--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5117b7f6758a412d13aa58f1ceea911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfe03b891a215163837a696edbb7cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01382ddda4007ceba5308fc879b4df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1af431eb3ef92eb25f49d72c7e68e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b3612061a34513c425bf18f30ca565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb6cb14c203d6fe7d51f6d59d6f24f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58170c4c85238453b96fe7666a53a68b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf53441eabcdc3791185cd9116fed268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2c60bd6e96f9c330c927a5a08b98d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42206e3ade9f0ffd5d51bd998e10eb3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962ea435a1dafb9ea9fe894049cd73311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc295a6da63f746b1c6375ac0dab4e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ead5d54c9bbeb9acca4700bd754b5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2ef2b4ae1b2818181cdbc7882569c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c648ff1d1c32ccecdf165b2d924f01d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9468b77d8d37cbef9d645b1ea218e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1ad424eebab06a384cc007652e96117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0705ebce44308178f535edb5b164e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d99f9d6fd7e68b82a008507578eafd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20425bf2cf26b1032c2acd9896327ba020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef382312cba0c8d55127abb6f4cea88621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8469b3d86abc518b070203b22d49022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fecb0c1ba519424ab717cc8637a8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c2585b3c9bd8847d77b5a0bd02a3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01b5bc0f76405f0ac0d82a5bd9094f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ac6fa88bf25c8f1f976b63e78b89626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d18d56af02f891477e84dd4df373c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce5dd3c66d0b1f629c0e0628e2af7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cef495859adcbaa34cb8d228e5575129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a00e3ff0f93d5a864eef2a2d799d7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754c3b8bd95f2a48ba16f108768926b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6307ab8fd67325e66919b1a32ce8ea632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe412f9ca5fd9039182af40f4cafad133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2362280d9dab043f0d2b154e782810034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f3e34992fd9f936aec4466f54563935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f16101e90753d47ea801fa5980c05736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f480559bc8c83e355fe8efb08463a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ac17b155e01e791a0ea3cab7e33e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110e6b27c4ac84003fbd05f36b1fcb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db950bbe333e81b38577fe8167d4ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03269a319d07ab5f5fc7a046c437dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b767dd32f7f05c255983be166f9c8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd93e5d93e9688437fc0ed9ba02c99c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1467ea48a07f82196c548fe08a798044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723fe409eea39de7edd3d7d7c184e8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602394bcad9b2bf037a1bd8e05f7fef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e63060c7ecb60b60fd2de0363c08c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47494d3357c8553466c1c1c77a72276e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4d1339e90ad877148e5bcbe376e6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a41ac0689e0bb1a71ba0d17f0b4ac150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ec5c4f2d34a53a6866cd7eb4c781951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85271b212989389f3eff8d9d64a14b4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ffc11dd049cfd55302254c672e5fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b578f4dc80e45054c7ef7035a8cb0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203c3866c862c553ddbb8f14f59e7fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22433a851dded2ea33363c086437f24c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012b2b3d8bd10270cfad50302e54ef057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67500df1ccd15e562c2b6c87d0a093958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068938c60effaf722bc8ba2a6972b4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711fa1977c776e1ac2d19bea3743f7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96f759c8391cf49e6fbc78851188ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df428b155d5ac90554c42cd954b7e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1f8b56baaa27d237d320dfdea36af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fc55019ae70291f174a47cb7e5eeb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88e6ed61b343224f4fa9669ed60d4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f781991dc53b9671ad88f9a9b7b46766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809fb8a9a18258cda107c08e44ee59367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce54f18ea7dfebff56066847dd57ce068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf13275d7889839f5a2e4465c72ea069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51970ebcc89c412f4883566226cffb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77a73d2ce01141dd7cb583e0ed86b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33424597a5ecd378786815e15c33535572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e460c4b5ddad5d8b79419de49f4250073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4678c546671cdd940c3616d4826c2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e25809868544e098de953ce6bd16675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740f7aab5bd2bfc8e6819aa4f7e0e5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09616f35fefe6e9124f5f405759581b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83107d3bfbb602bfa93495fbd9cb1a1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888c9833bdd0fd12431a4b51abf8c4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2b2ee21557623af0b2665dfef8e8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e00dfda4397f63894978b0d8e3cc8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb255b439d806d706ee72bf1d68e7bc782.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84802c648befa7a702aeedffaa0e491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cc4f48adf3d30c6ee0826e5fda6b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08695bd2a4e823aaf2998e12e25b706c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c725839f6783742c40593972052754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80954622f5f225fad67767b50e6967be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656c661133761b22e41f2818bd6f0596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971226ffbe6591412bd7d6263027a52f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96610f363575c5d1b033f5c80e0697608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51e5c3af3ae2413ed7ed3e7af605309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c01c6bb8a4a989f3b615c8c102f93410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09968fe585d68efd9f0aa88292533fda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278c3b2d42a68d7ee00639cdcca4b5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcc0c5306f4153f67528ebab26e74d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524ba0de81985b68c166f24534cd27714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41640497193e7f70318f30406d44ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57e9efb880b06296c3f2c67c0ebc3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1e1194907e07bcf4b3e8ae5821ba017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a541b52c5fd74895ce7ff1acddd306c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c55d2be9656106d078fadb174172e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7a8015609f623a8688b0bc615052620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87513daeec20ec2f36e6bea64b24fb5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53bdcc7fbec3e2c48583e7c582ad8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecc61e84876b43fbe29e845d09e15223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1c420223eeae181c369436e87a68224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d8bbd75eebf0ea7ec3c50005fbad025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1a5cd4f7f8e61d8e6b031f2ad2ef926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb13b41ef294da8d09a738d102af83f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cecf6db5dcd65ea9174b306731654028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b64d545556d04c8a898fce343937029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80a075dd734bfecf7a785bb731508b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205963492e77a6d56c2d80b75e5a8c3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b9f5c8b755f369b20157f97d1166f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4f3f71da03fcfef180239f8959d1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337a02867867b75a8a9dffbfdfd389334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f4b0712e918697740bb8df468feda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd0fd434542961b54e51db32c3823436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567240d04a630ba0a529314550ed9bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774dbc97351acaf86246109f297894738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c174f92133bc170cee7e9682fa5bb7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322963933a16e05f6c216426707110640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52c4b7e155109bfe2f00112839b3a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc468e2c15097747880b797b1b17e6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690bf6bd4b5ea6ba0086e069c9e857a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192822c5dd27ae5f41f4da70fbb0af7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ab98d39086dc156625438f9c4fb3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2be2af2af1dcbe7850e49394846b6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3317c2c99dd0a94066aaff850154f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdf26ff8f1ae147d26acb9e929691d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5898d2c158b666601dac94f5bd08c3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0184ebb7d48eb9e09c879bf9420b9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6e352e930c6ab6c6a5143c4b89cee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd87d43659775bf191cfd9a06699f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37692cf36582c8c2b2c6900325803bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a8ddc2b5b1d3cfa63a9894763e73654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff99aa5af5cc1cb0ba3e60ea30e75155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d89cd6c40b94fac7686726943c1b7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fa265e08d3fa6ea56ad0e24d5c10257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52be50196ae5c81c51a5d5f23c0615d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20b7c0229d892601f2ecaf26f222e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f824e00f6ff7825a586b3c2d81288060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb542bcdf8e1e856351ed913e6ed244061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85040f6d5b51b8d1cae725487f78f28262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312292ea2f1890bc8fda2c6a82c5b9bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26d4e5bf683f839021ee05aa0e73fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23900bd17843aff9f3a2045272bc02565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127528c386d872516f58ff65f452163b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7545a8ec5308a3e06d089f16dbab05567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b53955393b60f6adec82e57bad22c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90574884f821ccdc41c163f1bae90d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c72b6823504f3f6523b62a41baa28b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938342af9f1d92ae616b1c44f40a29471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021e7036df3b6553523aacd9ee80eeb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246b421538aa4c62d4a9699f09c52d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bc673a3a0c8688fcf211c36fcca4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b5ba40a8f8ac45322ab718a37465175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a77857f802cb94a1670fcf1d831eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333591093d2e4dacf9e044a49b7cd42277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01c08d0416630e351c83eb602ce5ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a3c3d010f4f14cdb0c49beb426c0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd985f84fe268e705cca665ab113be7c80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>