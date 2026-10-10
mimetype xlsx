--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda139b33c651420c0e8dd565d3fb8871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03729dcce400fa455ea496a452f9921d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3cea53fd82f1663dfc2846c0c69223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd067842ca8953eddcc8a04a7209a7b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65036e9fb1e2b6b1224bfcefd66522215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5102d6a070737ca51cc27820b9b0e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388a5f93e36635868a99462a15475dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26c78aabe352912d3f127575e294a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9454cd594df60d214d0d2ebc5440579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff8fa5ac5ffd03e8ba26fee85b586c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de853df128ecd98c0bdb63b8b33ff10511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0bdb7799ec1ec99fa9e771eee13e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f33bc8ce110190308fd713fbb450a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f9d63c0605162b982f47df5995c2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a89408967b6fe6eb296cb0a8d881f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a0c4718140dcac82910c43c85358216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926aff63cd6606b8910d6820393c722317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3aee5da3655ea9d77e009ebfc96dc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be271c669babb81870c5d1375c531a1f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e736b2e2be64744e0688d4cce385c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cf0eb0c74adc3bf06ce69b2489eff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a369c71171a5db820c75089baaf8d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fc708e5077f2b3e9dfe61f45efccc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62152514ba2077409080a901d2a503c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07752fcd32da8ca27b20cfa250ef81825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52fb55c9668e19bb8acabf9ae7d0a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b36520dbcbfc8b0d76a68444cba7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6c8e1789dbb729efd297f1b5cc46928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaec3d278a413ce1684f2b44fc0beb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce47b8bc89a68bd002cbb7d53b5c2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500618e7b92452dd99545ed7b4b2032431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584fafae743d969d6ccb5669cdd16a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2d7754fca80279027696db77843ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16525f82274e6bb9311399f149b5d05f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc53f16fdd370a803d3c2471e214e4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7fc458f5784597209e36a513acf0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5a199f7653d27d4a04afdd6d6d3c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e2f0e9531afd710c66bb042a594a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff9556c16c28ce187b8c92822c982339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b0c640918c2c3645150733276582140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f6bcb51be1ef0d39aa1fb0fc8f24241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fd6d7fd4651abd54b4a6aa422d5a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fe04b8cf517101b7cc30879c6d4e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946487790957a0196a935960be5c87444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc586bcbd02317cbdb024d92125e9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca772beca94fab45a953ca560bf6514846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a056d551ddc6134faaeee3e2e27ff947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e49f32eab212534f6ca505d10d41148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b943fe03a5830844327fc5b3893b8af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c228c1c04918859fdc7c63afd7b33750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c18118d07e94c3f1844f2e0513e4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedb04c024dacd1521baabf40aeba8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07628950ddfbad0541c52b85321133b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75c9ee81fe208c58dded76f61805b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483595e2d92150b4581c3859d40816555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cce2b2521eda4a0f4f4b2ef8ac456656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d6fad0df284d216c49444375c0ea857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064b7f668066cebf9b0149a7f6cfa0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefd469ba3de4766dcd5b543445576759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb3306c735fe7e606fa1ebe296f4ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3f7d9b20bf3c3b9fa130d27b6655e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57725e8f478f7682a37a42cb794f1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b48058b97d28d0c1f471cf875722063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401407b3c5a51692f41b2b3821250c2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719bfc72c52feb7f6a0595863d1588065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2be0502bd080d5ffa61224444a40b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e56e1406ce6fb3abc94474c3dc299867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef412a2871b50ef4d0c874688b5b11d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7093b8b7a25d270521d7f2643e0d8d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46288844710bb228a37ff2281583004e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6db834ae1d468345105cfb7b868fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3de9293ce16b203465443b56b773f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a96a1ed40c65a3beb7e0522eaf4c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe6aa8f504ee80bca836cfc11c81ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d321510faa0e760b8783c574834ff775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a27e4b8f3e41683f9feaa96570029776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c5a17562dadc5bfab16c413cf55eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975a6dea4587feb74036b3ecf8196c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7a9cb21ec7b0c03063107a4d7e49979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd35f42a987193d497405ce85a448eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29d358c1b4c5a05b10e2c2e62f22dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d430e8c67da9616ffd0b77b769738882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4f519cd9590846d1e60bfdebdb21d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb628981c5769b9ae809a3ab7fb83d4384.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f75840c33093915edc2e6630931061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679337cb8b45ec2ad3504035e52a4edf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cb513ed9fb9d9e8213d2c43f25d413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bfb3a82d79cfe26db9dde28eebf2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376c6f8cd5df770dc45c0555c7b4db35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cc66756c35876a05e2d187751fa976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3704ff3ae2169c3d1645eb84b60e50a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618cfcf02d2356b7cf97a972dd8d23a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2226d7a68c52aec63e6afe6ef5dd7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8669d17727ceea4d23e4abc35772b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10ef9458bf24c366ad4d6361a7fedc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2bc448d622079ed8334c149cc30be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f51a1083be604babd7e8ce94a71f1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c777e0f5cab4564361a5fd6519a2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1201734ccc701b2cf5d8b926d7ebc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff04fcc1d9e85319672b0b463f455f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4fd93ab13fd909d2786978b311f3417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf7ae3fb86a0a0baa0be5a4a375b5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99905357a06b309747ec093404ac005b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a961c9f3fdad4dcef582b55ac83ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693611ca127978964c15f797c6ad651921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f219fe084f61188b7e6aa4cc1ac21222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f796612584ae75b94b7cdf3c6673723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42f5553b9d14a1fbad35f13404eadf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe585c19b89282f320ec065eeb7d3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f5e789d85f5545b53baba16dabb6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb525f5664f581372126d5a3719064227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1bfc219429e3038bc784c31e8c95028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca922fbf08f1d38480dfc1af354484929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd298e7681d44787a9c14e8ef40813e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac0e1fd75f1863a71dbee37655994631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485a2c93290b43607b2c2b167b9c7f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f9f0ddb4a5a17012a1d00466a043433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87f0216bd71311264cad233317502234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28b3d5d4912306bc1234dff93dd09535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cdbef55815a6ceb8ae2e292a9fc5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc87f3de0e7f374664db854a67c68437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb377084851bb583b842acb2d6d427aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e5742d392190653a46c48e49177d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3759a3652928128418a4703d91eab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07813266ab80e60e43efca155e41bfaa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c54de981b87b34670ff2e2c5c602842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7556bf862a50473e2a9fce541766143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e712639d35481858321c7f7c95d2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc2ee720128aa18aee2e3b1050594645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd0014086d5a0c6555f71f2d4a99f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167885ea18a42272a3e00bd1e8f22b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e01d281d39575d25433922fa78af848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40913e43e149654e1aac6dbae242d66749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3720457ee404c55e1fad257bfdedd0e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99868ec11ec29a03b82b8ef5abfb682e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40bb858079af4231a9cc8c1779f8d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786970be7b53416387bb2c4e886c8ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc4f27af408f786598e7eedc9f83a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3662b7417ca3d39b6d3e13678155ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519254e54cb9f64e32816a5d377831156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd0690ef09bb20875ce2b405240de957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a05ef194e1d5df78cf0a39a8fa31e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e631cede955c4242bdc45cf95955359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bd1e8897ffb5907bc37025999a3ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265059252d703f33c8910421a97c193961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b367c8b4f73424b4e837ba62d71735a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b70a61762d67a433e78ae2846e28f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77316d5367e0e90287d4977abca0aa164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020c8282ac9f291a51a63e5a140541365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624107c310af453c239e9a436533b1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448518af36db85abac2036fb03694d0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66de9a02209dd0e80e9b61a3667820e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b69de1d405c826e715ad9820e0312e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdca7a7b78cd3b48a4f0b348a207d8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433afb657b0f348a36eda108779a85071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b10752149da3b96ccdf1d32dc392072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d260a3d8c28356ea6cd2bd1b3314073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040eafd166aef75f740a7b02845d7fee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df621d1bec76d4e49dc7151a89e2a9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a58489c6eaad115448b970c21154676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2b228242796d7a3b49162ace9fcc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729a6ae032a0250b17f8dd625c095bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1708c87a7e8036afa2997823be108fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ada9cd875756bae2114584472cef4580.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>