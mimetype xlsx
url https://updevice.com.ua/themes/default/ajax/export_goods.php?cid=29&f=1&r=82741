--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b34125bc3178c352aff28da085d7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7a9e544755e6ba4736692287febb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07411743af5ecd1ea1b9cb8d6951df003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d231c0232eee9428009870e6e6b7e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca1f67496f9bf4ff0d8edeb62af0f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb11c351ea32c01ef1aeda21753ac2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0132a9e1362c2111060ea52b3d3a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61f01affd3a031137546b62ab696748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bfb327bec540e9442a0f7fd26ed749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745a626a1ce59de8dba8a30b794224d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8c1bcfcc001fb49ea0cde0e5cbb7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd901afb969f20b62cd691875468f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de04eff01d9f3f94ef9089d413f10a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4227df9d06cb9c01d06039d0d6d62314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a282b31dcafd6a3f74aa2bf16650f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e259b58bd68e8394cb4f6220f4421316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e168bbe532dcf783c0f735d770e3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0db05ccd2226d586f2aba989dc00418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681ce80129978eeb190132899a39a6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eeecd78562faf847239573f6896c3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3403d2f3c1f409f72c2ecca1637f2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21864618760fb68568789d3edaeb904222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d606fd587f22ee76fab9da685fa58ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70372ac123c5f7d797d9a31b123aa87d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02ebf674726e248fb66d3c1990eeb325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e93fe579b09d34927dd381fe0e1f5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edec2cd026d089dd81e558d364b2f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b792cab6344df287e5453a70fc9f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd392fd037e3fa77c18d82e2bb9dd4ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b44157aa34a778b406638901df5aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce546b53cdcbbf9b04d2a0bde7d5965a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82394c5ddb4a591484e7e9c2542c98d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814e7365e02115605a9420590a3da0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530365e568c6e536784f7fce38cf62d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9556f98c78774d2521e0f762c6ebedb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fd35a35cd0b3fc2e54adc2c76c1cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dda16d9ef483b0782b8c209c988c5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19b7fd1b30316f1b41bdd1e98e514c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af55a6a2e28628bdffe4a6ef9c22ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b4cea54965cd2eb008893c9c5754c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fb234a9d1a44f2d16e9114ba33d2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262f868d018221ec2922b691a3c6bc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbe3c27d611a59dd7095bc45bb18f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b09ef9d2606f1d934c7e3b484ea0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb803e6f44707b12c87d4cd666bafc5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfc3b0eb33ffa55c9fc14c116a7b0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dfe86e472026841e52264d886211a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370c609e4baeea7d1e06e0e65f08ea348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c45cad582865bff60f5a356114292e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516335f03d3c4596e9999764f66c30f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064788b5159e911d7afa757351ca9de651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37e9c8093d18ba50ef205392fce54b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f97e2c0f32c74ee0b4980e68c8e9be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80187eea5c00dcd51f9f387c31d1b76254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f145f94015180d14fd6e0a8a6edc155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50780d872d3bdc934fd9217afa199e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb394cf6a34c3d42bded1952392da9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3fcb5a870c5253d61f543cc69d70e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721519977668cd851e509dab922cd2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c305022a1674e22e446c00975f87bcb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66150640fd71d314e71edb72c1e911161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68034cd669fe275578c5cce4ce7f5e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd014e9ee16dd634f65bf78644bafe5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb70a18c0d932c3b062c0f118a0c1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3031649a1d6ce207d01542206e81c0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5924741fe6695e6a943d0aa47503c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e820dfd585e4e2cd6f9f84df7aa657367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8be8efc0e9e2ae68ac8203285e29068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a9fa095a4010b72b8b05fc8c5c81269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d497d13655a18199f1eb4c8f1567670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9033a0c21e3a275664d97cc7342de8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6219b74f9d81580a3968f1b6e1d43972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25130fc11c4ad6d0e1a827b257015773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb2bcf1605346bdfc75e35d835ccc074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16174ab8828cf93407eb25e4964a1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2429611f9c7aefef4ab5655173ff06676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010483470c9198499897e4d8dd519fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e917c671e00456eca8cef67ffc785e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3ed29d793d3879355bdc1522e501579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dcf137c045b990f584023dd95cc6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9cae0228b8223aade7b5f8e5cfc6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df069b7b4c6e4761612ef0a55e989d1b82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de821967fb02912d540749d425d1111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b610f0883123ec0b2d651f6ae3d9352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd27d2c8714a5f3f035acd8fdae4ea03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57957b6b372c4f1e484a523300676134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92a672532fe6d0acfda5804211cb545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe47a4e3bf82e6d86e3751e3876b5ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27629bc274b65bf37c9beea71805237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfa29d96d0f62dd62eba830c54ef688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef79d6689b29d7df9f7245106c10719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3497fbb6cadbe2a96d67a2af7b55be110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941a5af63626de151e99f4c9417b6ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32158d0dbe6d4d50b263738a9daad5b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7da1dc3485101a4ae314d6203cba1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e665ae30d48c216368bf5e396d0820514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcea6b81cb5d509f8d222358bb405e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5242d784e30fb0c6e72259e845e8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f83d4de84b1e525f66ba93011cfe0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd90a518e27cbed125819c6b6b4c60918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edec407bfac60e409876d67b1f459ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfa37f4446abcd17cc208f317950a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2c3ea21afd7bdbdb7fd1c093fda3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32488fb900dbc09377669f7ef7bf34b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a0eff4836eeb2583186e0dad208c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f75f2184237f607448c8c849833e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044179dac494a6fbbc2df9c7d331e01925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051b3af575bf8908c32863eb73e5e0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339c073ac585ea33d4ed8e35b68c9c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f591788573731883fb18309167e24ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf1a50116ac1d3ba2813ee820df90629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f34cbc32b9473d89884a3599d1984b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaacd0189fd4ec34dccdd4df0efb2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c21cf06bf768aa96639e83f657771a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c804658771d601baf0baada4bb14d0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf90b069c81f8f256efdfc20389f27c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11651cfc92dd5e9ffb7709d2c0bf7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5db4438fa11ca17c19235a2ce684536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b3140c9137f1ceedb8c9844467f3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3283d20f1c35b09a41e8d9f3c71d3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee774c04f1fae4d5405fa2cb8e11f2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91ab95824027b636b8cd19cb3285f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3b6e30418ae9d48ca6d467e177a1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22201ce0adaf6759ea8f433e6bc50a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a624cf0c2f17fd9217d35b802a7f4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b935e264c1309aa939fed23f2363144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2beebb722cd8680cb92b767048f5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95517bc1e288a9251189a02b0eda0a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35e486bc3a44aba50200fbf70444e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e664e1e97fdb7fdb361017f9dd24f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999c8493abe05794111d4d108766e3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030c055bc9654e93c4fdf25655b5f3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab9117e11cb5dd8204f4bbeda48a3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf87a61ad411b4d5de7ba1c1223a9c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2b34b81b659c3b01751c4704f044d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c507fbaefb4c395da3368bd91e65554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acffe9f01643576210c802afd1291b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aea8af25bf97ced4898494e253a1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97935c09c5d53af62614873e5106c9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7e84dc25db9b3c48848648de133b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326ee68ccf6aeffdf76a680cbc1e4d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56298b12da36d41afaa2736def0244f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac36d4d77a6205c6a1f11f47d199ee561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b819c2814659b2d4119d30332f6a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79fb604499a74bd8a37cf77f65f9b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50816e25e7c770c40b034b1dd9ef2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729610272a25ca80704fa7eb218e695865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66989e8130438e975a74437afd79db3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f56757a1978959057bfe30e137c7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5222142235c289421f870721b601468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc71a793c351a0f45052e93235e3bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fdba859633fc22c6a7209ec1e7e4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7e35ae101eb31e69372477a42096b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3db70d82c369643db85b29faada8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ee3c8cdd047d9c9fc71f0bcd57ce573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a328115d887b3b4051a299c4f4df49074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90537cfabc8a46d9853277326faed57d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3627d04ee920a097611372a75d6f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377e1922db834046a7d0448eea3d75877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7c4d28acf034f47fc75077d2992bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba9b3d444205feb768cb8d76caabe479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10332b35ff1bf88ba1dfb14346ed60b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fee55643eba896e0bdf38e48bed5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5728ea36e37ae52c0c6d5714f084d282.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>