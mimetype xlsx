--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b952073b73a30026c6fb340762a31d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb694e82f9947cd2b9f9b04d239ba69a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb687d1a39d877a61d3b45c5da942cdc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6ff0726b214ed1fe5958dc25d505e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e798eaf54dd6780f0afe6533603275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321656c21079357c3f4d4ca71c6c4f726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a0e8d815e323b373d1244615c6ba07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66d08a00ddb142fac73885862d4d278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa923286de759d3e69428308b9862fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76772bf13273fa41fcd55e20a755911510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba38e1a82927403446e989ce7b7a3b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a105b526d45acadfd049c66e1bd6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625615f2926e358a7bb3f220b9d5ecc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3c47472aeb8e1e1b59d1d0338a0b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97e1b59cabb6aeace35d607649401815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87266316bae12f8f696a76cd7e74b3f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af319f0f6c91d5c738755a84638757817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af9d4a7340226dfc3fcf989f4e465118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09377c3d060853cd27dbed2e446e5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588082f4b5b5ef0fe1c2b7abdaa9f2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148d9df131780369a163343429de33f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdbb726a2b5aa052c229e59d2a9f6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57dd97fdb6efb209b7f4c9a880d04323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be77fca8198638f5f7e5de21023e5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4fdc876a032b6867c6c084749032b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f1d58e1c27383f76f5264721eefed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4501dae8b15692d7034955b3f464327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55096d3c9cd7731a48b6cac4c0068ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6c9144e6ef2d0703dec72b83240f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1815fa076c74bd8cf9d2ff14f1f4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1b62bf39a85d213c07d4e484574fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e40c71584f34bbf774914791962d9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4a0036779bff649fb8ce733a5a1df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641ea9e3ade3ebe3f1a7e6665dd165634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01d3960423cad339dd2a682d12172d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d07edb7cdcb98614c3ec4c9d7d32c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb664e4d24348852750da6cf3616e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49c8526bdc88eeaea81f092508924e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e755f4a93754a4e238f6045dff48d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2207b9b0429c5a0136d3167e6f07ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f9cde73ec09c0c5796a91a786079a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50043b43414bf7148270cde60f6b68b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ab93cdb405e9528570014b680255c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13359a93c0c8780bd8322d3a50ee1a8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e16a69d08061e40893f7e2f12a30845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670057f1c836097f0ff48afb0bc5fc9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f51f59f47be6b70c7a8b24996960247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453beed55902d3f3dcf0c28643ad1c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c12f30595bb511f1a00ec421337a7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71fb1729105889c8cb0909c7a6b8dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d42f9c6aef390a60b2980e0d816e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660c380213cd705cec948f7979cabf352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0fea7b5582050011b4bf5a88a4e0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a423b2fd913554cc66cfa28fdb23d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8e4d0fd9c804a7da124d20f23fcfa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e04347961ce34d640ffc4832ed49d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc795ae06bff0de145237e2f989d6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd6ddf7de4a2143e45db1c90e6472058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e76387368222ed6a2eb834542d470459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1728a1064802971e6e2f1c6a10e1ac760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215ffd904940e9c4cf8a70ee48fae9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a5da08ce919849032d094a053878662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9c6da743768399f7156fe180a39f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1cc5af8eb7576f33adafffcc35c7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebfff46ea4307e3a529247d0d2e1ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38674639bdc695928c64a453758d5f4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd994196f32d3876a616fb9bd4d35bf367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101e472cd25de197bd9df48d76e740e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c3a9507150a99265dd3c857925b5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f550c301ebf0c16fb5c5c6582014d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d169071921bbf2feea7b0d66f4b83271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0948cb6b2b27d5c4ccbdc15685f340072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724fc37c1ec1be24d05be856daeba1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f73f8c0b8180604f9e2132c3b609d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032fe0ed068cf1449ff55a17691120275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f98a0744dfb9c4636611f6232a5c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4968b5262a868cf94e396e2b1048ce777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c062a74e97235face8980662eef1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55216dad65ef1c7f48ef6d42dfd7fc979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0fbc093d2d578d79949b73e734e4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e0d237aa4579517a36b7ceb635b8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22085d0fae427ed46a3756470a039082.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc435c316603e3fcdb1009370d9b9eeb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180833a64826c14373732204f8f458d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512896eb299d1fac11595856208e926e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f990f0fb3e4582e7eb465a2aebe7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29092843c7fd89b2eef3df7f5394b5bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6e5805ebb0c52365f740d806597556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e01da8be53c7736f679539a4a5b1717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab60f7ab1000057e78dbfb1335ea2168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf40f3cf01f768064bc2df7525584a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354cc5d84e4620684c2fe2c3505651410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d30e5af7dd5ed1de23e448fe7b46511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a3c29125972c721e2cb6a90cd569412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38441315296d4312363f8f9f3553e7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d3e0827bc1b699f4025ea4e4ca86614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463c479cea6e656618128820aca7a3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1125a44f25d8fd37d2b1826f846f02516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91254d556828b793b6e25e41fc334c7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53275952c0b0450ffdfa5f1e0049030718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78e753bc5d0c47a1d2b50c500326a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf946fbe1c6f82615b7939a792d0d7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dd08859ccc79b722d5bd2e7462be821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025d13fae859993d051269f18878fba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d863246d5dc6c6f4ac5c520aecdd523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a59f4ec6ab79941def1a88819c1de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570141da90151a72b8e0b911f4b273c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6b3509f00af353cfb740cf96f617026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082fb573693f617c5e29ff2cc738d4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7c14e589adebbb303729cf114803428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4694076466f7e063f36cd7f7f3f3a5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d767ab7f1b30b944bb4fa74b1f95b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f915cf740418e4c7719e9bbd35dd231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f8c8806b012b575e5a0ac6519229632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94168484d97f03d1eb06b30086697cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8cba4a148cb90c061d7ee42840bbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4443f1e9262045299b2681e97e89d2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152854bc59957a022543c1be878dbae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827bb48bb273e4cf862a1e6b4cc93d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab049e59018f9462c71e90f15c3fab6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceec4c6e62bb43b9f1fb555460c2c9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bc29afc5e1b3db8100a71b07aa74640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21706c0b48d0262f05d7de545761f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad51717df35f53a23411f1aaf3a6d9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d724293d7123dd0958e98b95ca126c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf7b9948d493b978e6eb15b12a761444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7624672f5d15565b1fca941b4d732245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1b28acd2e5da187399855d335fe4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36ff36c27ab673afb0fd9ff6b4eec947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93bada7bac21667609bf4183cbe43e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9a9dc7fbebfcecc41ce64c73a09ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bb17aef514079f6ddeb39c45070ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8aa02f667acf91d7bd2f6ed02991ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d476beea991f42b0e7ce3f1ee64e7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897b8e13fdbbf910dabb5822345b52a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc242869a2a669f59e3f875c48f13f9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce781a7b39c8adc8f5e9e9f5f624f9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83ebfc9caf90da2211c02a229a2a6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293b010d362f0adad9d8a43816bf7fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6eea1a097c3e47ac1795fee8418d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970de1cab0cced854f5a74b6971fc3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebdf085839151503f8b0d798fb46d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c1a0abdf364afc8d443cca021a05161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab014029c708c29f359070e0e1280da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79109dfe6c3d74d7f5d6d5dba174f31e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6bfedb777e4ce73d22e5bc24dc99864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b3d7e2f109fc23af786d282b4422e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad142135da80898ec9c5b95ec73a081566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c04638855c723764a56e49a16e5c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e5f72e28a53e1f6d2a5c6cecf5b1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0107f589e139a1500ffab3f8be4366e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa5eaea8e65cca42648179ea499c5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705386f9136e2a3a759d5d4d0429fd8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd080aa59a544b2944b83e186cdc694272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ffe0d319c3bbab73c192dd15f697d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a1bd295b4da1d08133f6df687905474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acbd38265e9773359d8edf32d9da6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ad93668b7d1aea6085b76133a738a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033dd0590421d0ad1516e91002f3a0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d821a524a81ee67a39e4d1f0cf23f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c00a5929d761826b87afc4dc1b7b0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d88e383481d692d2b84d6d7843d1780.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>