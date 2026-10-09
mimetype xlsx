--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67342b6be624e5242f57405fdf7d4aa51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a96223dc774d33cea3aab2d8a94032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7860698ffd459294af9da1d141eb2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fffeeaf42c16ab57a7988e9b79d31d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675ee0b3f2c2766d7fdd39f120e1de05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74ebf6c07601f9f0d917c9f7845a426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575849d5ecd87e25a6d43c051f37f927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da9170de08140b02c1a58544332f1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86136d923e1b718c0523e4086c62769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26afbcdae6ca726ebf91979207b960c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8a1d5ab3ba5fbc058f6451b0e9d5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fc999166b5ad7f018c3e93171b56712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ca320f70e0b869123fe845be2ba2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08111056e873336ef61c29c67269e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bedd90b83bf7d5f0ef527ac0f7e2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5abc4c29922259409ad2e1b18936416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468141c3c6fd610bcea5c68405655ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299db2027330e550acd1ba60cae6afbe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6242f226e7b1c379a26d24a480f3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b37802a27b8793866678df7cd80dfd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67da552c7e239e58525bdf79b1afdd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2c339a4200efef0380dd57f09cdf022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a303d054558d703db8f9575bb1cc4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab4ca88dc21b923fd8244f7dd1278424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab139a4f8d9aeeb61f144b3a45b4e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293d785491c751cac56439b49f511a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff286619ab00f276cb2a09bf8f3a9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e21908163b4bb2f0da0335a0753fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f513a75dd93ffab42bb6d456ed57829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88df1d41cbb40645075a48489e2e92030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7b10375f11e17144b4690de1bd99a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dfef453e50ce20605e4120bbc29a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267bcd1530cc55ff30fbe753726b97033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6711c8ad498e9bef7b8618e031fb72e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859354a3a5045444904eef7c859248035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c06473e6244d55291c6278b7ba33f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ce23de93616ce2e3f6ceb446f549537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9df905f66d1120fc578249ee55930038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a45a6e8e9eef2963a04329cd7f7f1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02aabc2248201af100aa97db5b561d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e27739154ec2360099dae46d48a5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79010c4df2ade224ee638a476099a2a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf1be12baa31bdad1902610c4c287c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa39621be919a0a8917f3f65e77b5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c40d86fb69bb62882e23744ff5fd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d2629dcb5074158733010c91f551e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85947836ca1eff817ff655a40583c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a02be366c43968d5ef1bf492ea92e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e921eb41bf97dfe05b8e21b72e5e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10c1d9833d487a5c85e6b0fc67a44150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12eed367bf041cd8c0cfe82e6b840951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdc9e7d01fdb0463b0b2ede3c20ba152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa06d36c4bf12c8f6f0d91daa47cab653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d09d1965808c387760a20843b29d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d724ca53513b73190b2e30c03220a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb667138845e62a5f810a9e28249d4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1153ce0dfdb6519bf0c0d8effc32d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b6acf1edb1cebc2980f9d02fc784658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9857e6fe951aa789459091d2b4a43d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1af866e6cb9bf599407308aee9222160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0945af5f58c53e541fa001db1c86ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13512b2ee6ec902c17a5068f3ae0e9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff25ff28fa78447049f2d74105d5ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e91fa01eccf501b14e2acfc7d85ea564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731af6b7200f16d039548bcdbd544bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d74c6559e2b208ef3934a520bb6b0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d47b6feb64a3ba8c8144d1995316a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca68c9afc554b27f82ba454a000c6fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba85b17a32c4cd81facf38abb6462f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249319aeb5635f5ae91f69bcc9836f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653d502226d0533d227efc983deb86a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fa15c1e79ac5bd8e42915967edf1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d16fa0c8f37e7283fb1c9236a478773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26455854a4eebc3a4f7171228df1b26474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86579ee07cb168934f76974077f16575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b066a423c51039f897f3574e0845f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d161111b51467e597d021923e2f2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096075248a349c092c68827c3e76cb7578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d881c0285773a81f8c3ad0bf65a7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08751a5aaf475980cff5f44597c9da980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bdc24da77ea23cf2c81befafb08e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834995bc65a9c5c89358adcc264b09d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac424bac39391e50f878ac4ffe2c5a0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3034df0dd54e9bda2c4b0d59868c384.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707a6eeadb38bd1ba14f061777665801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a826130edb032e9bff458366c980b612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989654d3ba733f228105376e9d0035b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d8f91799ede2bba99ebe9ab5a61be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da842e57f48d8d8b1eb97480a917b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e903b373b4002767511f01ddbb4a106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a3ebc8bac59ab746c6b33f19b99607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c4f49206f005c15c52c4c7c8fc1a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738d8aac491fa542213449c45eac8c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521091947f0047267ef204238544f9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94ebf3be158e2544be444da4bde75d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2d5287b7eb4d82cdaedc155dff5e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129da34a68895616b2f97155308da0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a4b1ba59e3c50034c607d5679c2b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69963662431e4d24319eb97abd45195a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a52d0c4eab49a24f7c4d995308c20a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b924d0f114d57191efa1f1c9dedf66e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32977c8453672e41d9c0f549f32ff94618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2054b5be09f8efb3cabc861f02ca87e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183fce969bba3f2a57e16ef8972165d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a894340cba129705e710fa49335bfec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fef214178fdeb0cc73c76ebab7ea8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db392a4b22ef63354c41ab188b2a354f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac89197a8683706b8ac6c38ecf1668824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059167ae07e548326887e1701add1dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9581dbb2bf02ed18597f63713740ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2872c8767716767c357872180e2127027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0c12f4ebe5692bc114c930a2b02e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab19bb1ec9c445f320a62b8886ff0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679a311ace76819e627acd26ac9e57230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b65d5af9e45f86a54bc02a667a79b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcdfc7cf809627045bec19bee0023b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63056c56efa2df5edf4329a11576e52133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8ea9a9dd6c6ff745c023e4e30b6a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd88c3b1ea4b5295646c2ec4fdf412235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a028aa5d95f2c4953a3b9616492de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1ed1467e9d894fc60dfc59bd4324437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b049fe7624d8bc6ac1966a8d99eac3a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb974e5caf5affd846975c90c6354ebc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794b959325dd8149e5236acdf39a71b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff81a41ab71d05e508a1f8e4e44e24a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c4d99a0e020e6e510ae7a2eb6e7a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6d9577d2ba06710346d00b52a736e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af043a0aeed6382ef75c572ea1c07244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128f010ff3e88e761cc8a4897258bea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59b1c1a0f5075abea010efc1e46dbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaa4fa4af78ce0b8c180d30861ae4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea69b4306a9c4949776818ec1fd445548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03c21ac06120dbbebc905acbb6cb9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5c708fc9f78d373dc17d5c957e87f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730fccd354f37d8780063acb3baf68651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6a7cc94a65d40595e5b08ff0900e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8582a36005492387da596a8bba7a64e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fda02e8d19c4bf03fd71739726e4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55488700ca53ec46777d5c78c3e896c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306d900c40271cefa52301555fb436656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8431ad53edd3d4748c119ee3ec983357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d605b8cd4726843eeb3be4b8793f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfa0703258020a003d12eacf18f3ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d52d3d939fc3b27e1553b11ef957cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305c493f7e27abb1459eb6c82e5c54461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73b030281ea2737c723dd55134c83662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc0a7391176d93c5935e250324111e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fb7564a409c5e0adb1a8dc8d5d84d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f495d3f4dab5f97f63e469adb3734e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03c522845a5dad8e8ff1d43fcc6e6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e891e6506dd91522761868b968aa8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebc62cda9b8f6818a9a100b34f256668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8840bf4092c4869e6136022e82e2c4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935ad03181d253ed58e4f774775f54d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f98aca5f4c0d9df781e1cdc5ee9e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0605bb4c32ff8bd25534a5a67f89b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfdfdbffb254ff8e1020cfd61296e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c767e5c53478631675dd7699cab7f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13b2c21f555228ad6ef1336550759c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85559a9bf6606fde2990ccb3d77f1c8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4d6856fdd2942a4e6ddb30f915f4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1a30ab1ceab8c0541d231818fc82678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecf4bcee83505d511c33a453244bc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bb3a09804a19e541b9d555b51141a80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>