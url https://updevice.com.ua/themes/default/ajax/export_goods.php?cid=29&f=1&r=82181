--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c71dc9df90c44426a28d6f3bc57bdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75840765d4e312cecd95fb3c4f253e9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6ce91803d77b7d4050d44eaed944a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c68b1dfcf85e0534d6f588bfcb0c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eb07a55c4cffa80cbb28cc3bcf9e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270919b7321fa0ff2a9631da3fa216fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8f55bb475a28b6211f38b208248727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476adcb2a657ab04f92f8d059ae98ed48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4037d3684544bc15d16c236c46a839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f9519b900602e6e51a93e4cf9c93d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13424f3c99810db8ea9bd167c48ca7d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f3afd9535af5a4468c2998c32225e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000fa91d9e009a985df041623c8ea9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e08ca5f0b34af5217a043415dec85814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ae2847c16ed7da25134871227603e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c399e5e04c40bfded5b8053e956a6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92013a035f2f7f0ab30dbaca0be2ad1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e3c73cd9df73d3f70866c11eca7ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b495ab839fbe8f022f62d492b4f44dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af596d7f66e930d17ae58573702ef7ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a03ed146eeb433f0b8db5133209b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b0e872a1c50c2c4de552473a3cb3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71ddba129db8196caafe44a93d522b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411122058012da496477d038787cc37224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72340ad34b1b7103cc8e06c9c299dfc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6b4917e9792acb9ef4faa0c36645826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869560a4332158b493800fd7b00a73227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a40dadb241df8e29ad810beaeaaf128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e32c171b85a81b1b1e45d33bbbfa9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab3952b65acf0721b9583ba7e6f2c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93ebaf973e335989fa4d7b0f739b7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954b769f55ce0f664fa9bf3c5729d5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16572490992887cad829a2432437f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab72113765041e1d4a639a83810da134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a775bbf4ba61283a7de0582843f1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f909f5e046a3eea2a0a4d142dd7b3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b299bb786c55b50188e86ad061d6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fc9baf407cd109abff1c2bbd7d65838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c36018da2b414a76081b52a850bad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc279412d48ccd93c4ad0a406d17c53740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb951163fc0f055523a65e2d4297436341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dfa1cd4a6aa3a954c20659ee8190842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d7152a8517d447f47fb0b375d090543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c960911fb2577784b9975ffe0516dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa0b183739241068e65f3ac50dada345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d1385f82199d30032d331a592685046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df346c79e319a2a0810fa68352bf5fea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8486686739fe7512d195cb4f53f0d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf6159b7d30b134b9388796d8929b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5b1a7d4ef29d8dc9af6bfdbe8036050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050b99400f5da290f5441d6d6aa121c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b99b39549ff3fa2133bee45dd23f3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543c1180527bf6827c7b488e34370ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43768a335d984e77e5d2951a1e609c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f1734ee14c2ee93bfbf5b4120d17f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d125ab32fcfe45414b6c3d111505ff056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883717b71fb232beb0ab9243cf23711957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668109889e03862079ffa41a7c2e8f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52543ff93160c30528a6b7b5f96ccbb259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783243d77f01877eb42316a55d8de59260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffea69b75993cf8efa4cdc3edd6031f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67b2b292a741be572b3a8bd335360d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a102cc6105ed298d51e5f62d35cdea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462d84ce87880fa5a2a50d40c3b24ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf133fdb862eb6c594141d16fc564fb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564b24e9c7680a81b160f32cb75580f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d92762f8791f04edbef5b7050a08f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0e49ff89873a663346a7d438a6f6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0728d0095827bf3b516e6aedb2ea90469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34da312eade9d2cadd7c4ab41585f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe90c0086a79e3b8373d2013081e8b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb21f21d6bc4d3b863bf67049e627f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ec05f3ab984c1fe30e3128f2b8b7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b712523958f859f244cd2803ff10bad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c117b9c2e288934b121d3dce4359d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5922f7a1bc4e898fb2cf3cc1f6c6eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102759e861b13435b3c075cc2dc97b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d134eeb598ab061bf6c4454b560a2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45511c4fcda66630dc8eba930721871979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420316951ef26940f13f860fc1d0792580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ed63752923e1c99db5291ac21a33581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016249b8da96e177a400eedcab9324af82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce66939c0d23bab937eefd00fd93c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d9c43b7bc04f701eda0adf5c473322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05288a09991e00cbb98b0422cc53c70a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55e2271432c5a8bec5efb0934df7624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435fe34c36bff9440e0a6266f14fa955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1864df1a2797fe61f9a5ae5293b6086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba612f1d4d9876d743b4ce6c0a6033947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f4a883c147da2171e0e3ebdd70d3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22501fdf2348c3c98870bb53d33bc0f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fa72b7620cdb4ce9eb31fe9400b9710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729ff0981b68e5d8736ccb6d34d004611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5ad7953c9e621f789b769058fb55d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca27c955e75630c5a4d65c15e1aa2e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e25a916f010c47d29dff8f2e056b3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c697f08eae0ad9f632df3de77b882f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a18cc6aa75a411c8a7c83e159aca2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc49647efdcce288c8060b925d4eaa317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0f2bd22da78e5347a35cb2e4530ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184a30e764d529547e9450c773c053f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6f721e6203b8ef52a6a399e0fd46b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c9d50d488638ddae4cc2a62e7fe3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d866204446c17af663c55e118516622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c0b40c7ec8f5d09c4e14e73aa57ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e3ac79c29597ede3bc9e97ecf037e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349fd3c7285ae56beba8ab0c2d536f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edb01129a8ae406f0d4568a1d4fbe326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9463fff92dc5d101d95e2ea22b7d1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c99245a2690f9811631140cfd9e9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d5dfd6d088b96650103335e772c6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc73705b54bbbb07cb89343a277ae9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7839b84d07c4767f5e31cf388a6d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6bbb2dd5ca52e74241c7500c457ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6ad6b609a77b3ca0807a36f91372c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb01e14ed23957396cb3235a40f634034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b01dd55a82a168cfd2fb100c4846e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5a5cb17bf49937463f54acdda1b7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e1f2dac2b4e702dab8e58f786298f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf9097044488e67579f7999bf2371a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa96ae43876a08bca51c9c348dc53539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642e131cefc54a7952fa8ca8b4abb2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d25ff516aec29254b84b10486d462841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54cb9bcec46e36de78eb5ba58b1c0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608780f8821c60afe46bd8bbc6169ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254601b28047e3e073818dbaad6f0f3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91d7cc23e249c770317eda252da61245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df401c8500554d52a5a523f667953a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef85bdcb8ee8ed2dbfd9a89e846ca9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d71b103e60b244e8164136aa46e2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c38b35add9cd335817327028067c2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c91b204436d6b1b945f306606a18350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aaf86210421c7193bbd544a6361fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46da513c45d2198c6a986dfd729f88852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04084a310204fa4cd5e951c45ce3aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55588cff0748b08683c1232ab57327f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f7074dd5a4f8648b7d97e0744d93355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd533f070573e88ad2eafb643fb911e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4f3530fe15f603083163bad4fea0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafad61be93335f12a95d7bef8d1c97f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23bdd49951bb5dbc5a6b98929a2d4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944be0e6087ac57907af968fe6e826d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2d735938f11a6aad42faa40fe6f2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b1630b526cd35d27ee45c2801772f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a59931929c02745515fc3f25f40d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b8fb4b220ac2c48c982d48c8d38b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e66b13179a24c412e5f1d3e4516dec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360fa2cf296a2e7eba4b6b199843e7a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385b4037f571a5a071cd0e911b0120b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b83de1471f1459691ac188a73f80768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234bcfc5f53fa142828585eca5fad2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6209a2d6aa6b4e0fb7148351770aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6432ab8ff759615d56bada4c95e307271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d944aa29df8d09ba8feb8760564cad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686448f99e25efed617cb0dc26fec39573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb0b23e98dfd7e8c9c07d835442d3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab4434ee4a1007d16b971293e61b3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e278f1898c1f0bdd998a00a8e2f57c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4456fd1ed754cfbfdb6920e41e72177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99439c17201cb2bb8ca3867539af3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8e57e64b14724d76d3ccf9227165279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100222036eb7a1cc05cd59833a4aaa0780.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>