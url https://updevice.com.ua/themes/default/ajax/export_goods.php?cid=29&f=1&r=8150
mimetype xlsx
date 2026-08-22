--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72aedfa6bdb6c0da464875d0a9775b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b2df8f1f391056385e8404bf3ac122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3a63bb6c7a724debdbfa78d04c28b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ba111113b0f24cc8779fec67edcd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe357333c193169594958609a655ecc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bd41dddf783f92b5e6542f97668e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4868e9a41d2d8291ce10d4b0bd44d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85371d7e5279985a1be084bae8dbef048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec2e79c2cc55bb067a80da248df1779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127155d125731f38c20c60c270fc691210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e9dbfe29059a4a240ad7bbce694eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb71e28ebba6660d2e5b67c26b0e1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb57a7d31e3b03714200fefbbe54a5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7298a6d5c7a31f430dbce5d3d0031914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a3844f8ed22c91c9832d6118289aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25112c3fed1a523c63aae5efe15394316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d64fa4f2072b05093a5275dea64f8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06531cc97d3e529ef13d67f609257cfa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77cb7528ae5382d90b1b589dbcb02a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d37376d92cdfb88bfad27924a0932520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab459be81a86f9d14ed10248c36460aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff792448975de1989292e3eabc06539d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af34b2124943ec45715ff7020c243f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf7d4682c31e6ef5375752434c502524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed70281225e66015d145876183b84425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3d34480844e156987de10686e4ead26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a8982b6c0bdcf9dbffde7e740ecff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1577dbe41c8baed7da8ddbf548f3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d8be5217bc030324efef4c336dd7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49074cf34ea499599e4401be4528019530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641976e990cc38c714ceb69e3b0d9ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0c179afafb25cd0866729594d773632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18692fe7e23ab35489c2692f136138dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc4dfa653c053443f9a41b97331c0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a895106e321d9b3e28cae4dda6a4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fd5e03cd5a4bbc6e4c29ac5814f8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95df6a909bc768b58b48f6df62c42637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2f9ab1114424459158343ee66a5f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c3e330ddb12fd8024b1540451afb939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23ffd8bf155131e74584784542fcf840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58ccf8d9a73029e1c9005698a4f24641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6949920cc1fae43ce000174bb7348f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c44bce621b8fa3a74c7a1e5aff847143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a475a07a15a6add00488c40877b7e7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc312ed64e7d4dde94500f6b22ba7ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058586fe053aa6a3ccae833a667c189246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4fc8eaf680434d78027aa5e9af5dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be73e498846757ecf9c9dc7ef622df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0defc885b1377b69bf012ddfbde4ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b5059b2e27238f56bdec3d016956650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf00911e328b6dc56c8603f53d272b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269027e26bcd4f90b987c3131231d4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249da931dd8f71f742e98060b189ce453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2ba8b5e1730cfbd2c3cc0607def3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a0037d29f8d9d2cc517bcae1b14c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dbc0cf6f6a03ad90e4039a57568d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d9c07fc93508e18d143c42533478657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5287be2f35f2b5f36828badaa15c9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba96680bc94a5e74e0e3152452e8a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0798af1cef8b611098cf7482ed70c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95d6fa1c13b861dc701da2cbeaf36461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08924277b05277f32537c4722f4157b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb711905c458586d671e4933d9414563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0b135f32029d739c4a1285c22b9b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30104c114d5381905976e5ede5a8acda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f3070be0eb9529c124243d49d4b9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd852b3f360e936d68328b9a916e0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431e2fb0578e9970c7fd06fe5909cac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff75d205fbc463138cf20f39288971c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1003b8d0178ad19a168d4f20098c6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee79d915ad90020fcfe7c668a96a0c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f671bdef52c48f3de8e20d902ce94372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819aa8818b6db7a9a1bb1dd4a9f913073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff26c58f608b2eaaae069b285ab05274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692bd1e7b631338ed708ee63622296b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb80ddd591afb0ab94a2603aa4dbb2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d756fac2a44e0ca61487e89292876d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4105588ee92a1a42da7c0bed2ac6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e28663e4d4e540454c0caa199f29ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21996825895cab9d256c0bfc45dec29580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1ee2f148c191633f04b968fbaf04781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2846a75f0e2853bd408003a60f4b68f82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fb13319fb9bfc16a1bb17b09ee8891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c73cf225177f73b833313f1acc8ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56166dcfec2de7031ebff4591df3b4db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b56af561816c0ae8cfb145874aa6914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31848f3691933bbf6696d2dfe4a5e675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8561dcf6a583a8530651995214b666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c299835299ce3604ece3c20e6b1e2cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf79bd346592811b0bcd7237bfbdff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1c5ed9322c4fd7d431689433efd3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e796c8d0507bddb665432202617801b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fece20f32dd03270f9f5454e176c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf9cc124fa62ab757b00a9963e231f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2709e24457f69dd4b398c51ff10a2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8035552b51fbfe1414842db73d56d7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75220cfca589223f484912def42df86215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0c97012cf0974741fdeee2bb9d9e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc16948b54964a418e586f9f9a7c0e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231780850b00dd93740f939cd05c6e3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d86b13c5658a465d9b804031c32a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7421c5c27876b068b48078e90ba54b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f121b09f936addf6c97506b280e94b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b3fc2d223ef484d646d20a554091d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7812669bbc71378fba60a4afbfac123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df5ed01482b07c17aae2e48827760c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde95ab2fa20eff2c5a7f38a4c9676f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57ca505e6fceed81a2368dbd283d1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3fc1c04258233cd9b4e8393c1f70b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96eb9ab66cbbd0de57e71073997d57528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4101f1896e2b2e59b6d0ed0614164729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f6a4b987f78794c4ba90fff205f1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0c357f1110de296ede59fbf3105aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732d5a911a83a1f2245891a08bc496332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64240f5ebe1c664fadddb6e3a9e892e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5596cd10f4c7276de700ed2380401434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cc8fe0e09432721f788a3b3ebd38a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bf9af46e468369ad436a780a5911f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029a211fe83992b9d993bf9dab41e4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5e9f5413fa4729a34493111d9ebbc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b016b3a9af9713d267176cf5c03a98639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9870735a32c0d5768e589606ae83740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ac9c8f2041fa72fd1a5923b8010e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12aca4efdf76648280aa83b725292942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8a5d4bf9cd441933cc95c6f2b917a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a0b153c768cb33e70dcb36afd129c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcc7bba399349ed65c5e95a9de8b8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001818756d3e8a7552edbf8a8bec0b2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87d618543583fe2edb1875c2b65aea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fb8262ba0895b8c2812bccf8ab0e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeb34527be2ae4ed1109fdf5865ded49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28815127dd4288319ffbab3db11bbf4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90ddec0915b7072f3e92e5a658bbd051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fed19e203a19020969da7488dd998652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edffe434608eb8d0d8e11fc3c9571353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d21ca8ba50fa2b1bae6d6e023f0fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19e1519e20634d292d6cf36e601d4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4146644d917f5ffbe23c8d18c32372156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae7202cdf0620b5774cd81f9a282d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0275ffaf969dda8a65436446092665258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817a6b1cb3303e0cc5512aaddc1e23459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d192bd6c7e6c61683e83d57d4d5ebc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f109e3857cbcf8d5b8b31ebaeca8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907562fb48cbc62ac3000c76c03bf5cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20181b73ffd8f85732c5b624b3d05b7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060add0c54e33a26ec276ac9f792b4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b02dbb5ecde49b8e9e889ffe7327065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b61e81d05919e66950aad77b8749166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99042c203b68abfc05d7eb6e168ef1f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d158e2d4eb89962c325014da22e9bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f6226748bbce9ba99cfb500f0565269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457efbe8856c1812905856d5f5d6447c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fe63fa5c037659a3b00be45e0c7aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da003325b9772d972642fcf58b8828e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc165e88b70abe9effde6a51e0fb7a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9d61e6f72f0f29b3922ecbc6868d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f0105c4676cbda6b86128bbac54f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f596e92eb62fe64db8b79dba4ca73a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b8315ce14998e5c3067fdb9148e9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64aa48071d1e6ed085ccc49c4d832778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867adf3182518e301df503660bbf549e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc21384202f1908819c5f9b7f8d51bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e4fa71d5b4ee05a0945a4042585e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f8477ec0bc6534209cacb0d51c8e082.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>