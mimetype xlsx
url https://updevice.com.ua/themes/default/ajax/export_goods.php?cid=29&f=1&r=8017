--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd20266d6954d874456592bfd28ca71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a11e7e8eff8043c1c787e8544723b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80eecbd733717a4d17e5c85ec887e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757e5dbfbc243c30458207672e579314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333a8b319a2e45418fffad0bca499da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f34a7cba502c50418e6a92c567b0376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e1758bb4f0dbfdae11a6a05b537b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f00fd14a9220d706cea64c213708f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dc4290e9279053d9f2d7edcec17cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9223d7ebe10c9f89889753b0955044910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdf992e7ab61d007625669faa897ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27d23aac168f10057317d95772615a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41051143e3e80dd5ff39d7ce926071b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b82a44895550c913524167381e82d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65abd1948bf062449c35083df12c4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71363ad50bceca7c4e0275b0782019e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2195068f4e6d6c310fe7643c8a0651217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938425e790de99a0bf14fd76bcc8924218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298036440b22f76c23df8e97d1f0b8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a207e3bf83ccd2d3a372490ba6b490520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebde23ba0faa59946caf15b78848bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81524694caea2e9bae418b3533de2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f43695454f3f8e80a64d4d70420c4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b581ac5b8df460f6c3bf2c6984248124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4418367ef90e2cd8fc12ec17071d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f6df48bb7872201465781811df34726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7952d8fb3ea30cb026f7449c3395b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b712e41d30786b3124800c98b7a206428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee1d039160179a619475cd54f4974129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92269304d31b75d7fce4998bba72cf1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793b86a17f7c5fb189b57cca69df2e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb5abc0defd376b74b2832d142fd8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330c13366fcee3a9b9d551121a2775233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fde9c475ffae2e325b11772ba867634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67703eb94e8de7ee651318b3de1cdb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3170d365d540c41dc5d0ced0c9e01cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e30162d2b60bc86cae8415c7e979037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73baa6916d0be00ab585146bc62e16d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c5dc58706459d2a3405b5b53c9eb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f534431858baa1fbca320e5200606340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977d12b424dd8b9b3688109c34f138541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b8a8e22a47412d2c291b9f742a09442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a49945f0b8a20507387653820540143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c98b9db00990437b70055df4e789b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9a9ae27f6c4698819b4ea25560d0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2f116333b552fa002481af1c17f0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2882e691129e6ed27312fd1c5e0568f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132732f8cc57c28881983616ae7855748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abd44602cd2832bd9a6a5f83b938b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49712ea0aea6819d50daea80f710363a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e80762d49bbc576cadc9a7d8eb70b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e628abcbf755eb1651b6cb90be92b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db107e62604b3c06c3adff3aa570409a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90adc5a0d3ee40c8c4361f40158a6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d911a83a34157e8bb98fcbee5977155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8bc84a3d830620ca41b2c99373ef056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945321f08b857fab1253150023468b7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5a385afd941c9a1d520bd4f0f302e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6084313b7089ac7cc7fe4f8ebdc2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951aba333c755d035201f00eece97b4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12153be1c7a4cbb2fceaedd6131de561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9052b5847df50df31893a7e6457e7c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069319b48c7921fa185e8d5a7558c89b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff34f824094e3c739c843731d5223b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfc49363608b2fca0daf589e1bb36265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0309e601cc81019d5aeb2fe9ceace6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6e7daf21ee39bb82c4632a894496d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fd531dc60e0494413baacc744083368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca037b9487507672234bc75bfc8484469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7fdd61871e24af0e41a0b354f38cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d295d726667b162268e588ab08f13471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65af43f3665065aa9db143ccddb04372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581d466cca34ed36805685c931aee1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc75e090d6deb8bf7aecd08328414974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212f5e347252ae0a112f754bff4830b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bd344b1bbe6a8d57cdf35fed8999976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a80715ad1efeda14ccddc3159bd49977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134e62e7af66c72cb11e1f5b6e4c89878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd698c81703687fb88a6f6b2235e4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0c54c4c159f1357710ad1557949d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba74a11d9c07fb467757a0897b7dd6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880de5729a97b6031951886981f18b582.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121c78cdee2c9c53004935afac2aabb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0c458fc9bf3004cd6743f674dc1ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7369bf8b7515432776cd3d5afc776d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f807550884f249f62c192cf9d65ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d10adc5de7f55410f4bfd82622bd7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d2e88f1a8b0888ebc30860aea89386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03298e8a9244bb08e5da2c881194a4d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7f2c1a995e7fb0cb83b30dabcaa5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf8b32bf2d5667ce14d9deeb415ca59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fa4cf3512f69b66ee4a77dcc9f7e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0566a3238cb35312b16a93af1159ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815af211648674407f95c1ad8fafdf0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35713ad1086381afa52b9a9097c10d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c22611359ccfb1a4dbfb7c43b64a3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d9fb38d409b2d43a220d141e8f41e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f67c02fdffa013d39306075fc59a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f0f7879da04948628f39300b0958a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d976239c466efbd1ea4e45275591218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0ce252d1e4db3297fbf3af97b131119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432dca321d8c9e684990c4ddae3e86220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96118802cdb38ceecd86d0c1578ce2b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64151060a8c546884e7f79a6fba736e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477e2f1cfb0b591caa5c142f38ff2b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3928fa1c1a07b85c126b7a74ab8ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06068023e16929f22dc45fcb977fa125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04645693815822edadca7d8780d897826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30605290f72de3fc2652f8aca162697827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f8bd54ac2ac2f42f952f074f1fe1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b03169e459643832a0c7a911a073c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af167372e9883baf08f56f9e5b1f0fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e64ec9763184ab58cb2ee9a2d384e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240438e8eb8f12ce112747cb894695632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c1d245cc0ec1a4174b180dfc171f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d46a063caf7f14e4645043e8a9af5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a8c24ef44de8a433b8b408bf3ce2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682467de5ab84a0d312c6ae976da55936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8226ec0854b6c485a4b062ccdc9dde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bf9eb192f6433133506e9989dc53d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecf73b710af3772664e5eaf14feb6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c70c0331e144e3bd02195f3f7bafe840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0aa273f7cc8d7e8cfd9001d1799bb541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ca9a6896c92905658f39eb980b41f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a4a167e09ff16cd50db5b695280e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b989ba2c77f31b2cae0f699ae74a6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767481dc1a9de7eba2348f34fc362a0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff16b7b5aab2d7015ba45855efae8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f91f2593c63bb1e619f6d9c99eead247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47529f5c008c62d7ebf084521055716d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b50ff94dab458c5a29db48cc1f6a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10affa7fc44a9aaaef99ba98f71a376f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa5b40e3ab9aa3f265ab2cd9185f7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74d41d5cd6e39260666683821200b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239cea9d3de6157f2578c3536dc7c7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474afea0e11e345b1232ea2ab34169ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365e86c027115f0768d30f26aa19aff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5861830aaea2e77a31006ab0f42f99856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a696e51b461e0c3f8ce3e74e8d26057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffbc4074507283b9108c755483798958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee614f80aa57f26999a16d22718463159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969b5499670a99b5e1e74c3b031e6ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36c088a846ee571ff9e4b77603cd2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f623210b6c7fff12210a5efcaec991462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e28346a1ea631eadc9cf0e4e2e1f2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c69d6a1f9c609bd2299fd320b3ca464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f8b3d7d82a11ea0496ea1f7287c6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e3548e828f3d6c56a13f0704c491666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2265de05eab96fcc993e0264771f7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d14d9dda710e0bd3210cf960ce7d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6af263ad0d6dc7555d5d374ebd9ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f159a0e3dd0dd36276228c42c5dc30170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82288d6eaed8fd2ef4644aa87b01eb2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05ae7bb8e2e74cb53936512553ebda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7634fc84de947d2738611885a2f5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e366ba23fc329950840c02c9cf20cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99a0197c2edf3ce05d4521de60e7a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06054fbc856e1c5f34d68aa9e1c1b8f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857da82d3fa124045a1fbeeae9377d2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273cc21f45589385e569f441e60a0be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a933de65388160ce8d583848915ba579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2409b3eea1079706b28063e4c4e7a80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>