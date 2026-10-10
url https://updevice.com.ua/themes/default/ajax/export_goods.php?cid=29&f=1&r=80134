--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafa18a4bdb4b2dada8773516a95f7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b64de545e7059cb465b0863772c3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9acb69586ea2f102951c89426b3443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdc05d6a95451132dac79c9a8945e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80655a44fe93c053c46eb220af1cf1285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383ad3ef710d2b030638078d4722a616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49715d25390ce4b4eaa54ec79597b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860c1e2b87722ea5520773b722452258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04044d09801671c818a892bb66d4ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eac1c3982946ede564bc757f2be17610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4a0e40606c704121e07c213e2ea5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d10ff7f751eed269350a3bb1e6e1a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088078c3933e3a367ddd372d0b8f724f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc22c01a8587684753a09de0665cb3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fc5423c38e4c75024207c8cf3a17b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaac99ca74da3ee2dfcd36a2ca80df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33507a418321966ce408115d3acfd26f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d6439c81ea006ac72d2f96f99b03518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5ba2bc2a77490100e638a34c6ee8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c61d60c91de0c4a1c8057eb2b46ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303310be14fe6a676533f70a1412e3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272d0b7967f70b41654051ee44fbbfd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5196783ba7b6189b8cae5e2853f980f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac00f3fe314dd07f16be15f9b46684924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7d6471d34c8fd651e9d658e4ebbdc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ce8ddc25e1e1989ce616faa764fa726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a595750f237d389982e5633587f34827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0473a7be41700d38e85d3710355f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbb976e0b613037d9dc1d2a33ffe7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff3a5f12e79f5e99a9fc6adac375ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dc7da3cbe522fed28cb7cd32a6d0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77641b0176d69996ffd596268361909032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533d62c6fd8f8824d6259a347470b1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a4052e76b0ac11c47a6e0c6e070fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c230b96df246373863222a9b35fe835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6abfb91cd73c2ca990c666b37f06a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f888343cab0e9f17ad91062df1429c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60669dc1b17a9b18c20268fa3e199e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe236600385af0cec45084b5e0e39439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6754e5d9d65d673208f7608a6e16c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529361da6868b39df712151701c84d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077f552da0ab4259af0b20bac9644742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4708b71d2b520b83c00f8b2d2b71543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01712023c33ada36cd75eaaf8d40208244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6fb277adcb355b1e5ea9e76358c3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8b3f30048af01f20593e1e79c6b8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71989b49a7cbf2a35e615c8a52002f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fc8273ce485c73ec607d3d0d1a2e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac7d00de1c028ab5ab21ccb8e8eaac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f078a255f4c1a5b2d84e1cfa5fa38c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6495699eaab66bd56cb20fa2d96a9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dc8c4127c8d760188725ea9059f1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e4b0bc1bea5659151b8af201c889653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651da2909c2c1c22cf3ab1318b696b6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff233a40470071d22bbb6fb2f9deedf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b15a2f8a9a4d11cce6226e7e3b36b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba830a734bc016b44089d0697841d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746812a6b429f77fb03d80cbe13f83ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9af4aba76c49ffdde2e1bc0c47afa259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb47391f99e87e4632970c8538a20960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4f7368702aab29e536da434010ca461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83142cbdaddbb88ccc8912bd9f17459562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a1d4ae5f527493eeca5f7f1d6603a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748dd55c31b0e3aaebb2079d88e591264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741149c5937378f942f1b95dd5a63ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330190a87063b636ee2ff5b7d81d13066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b3d94578022577b6ca43940c1a80567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adf85174cc6b1651a6989258b8c4af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e8be970dc6fc61247f7356608fd1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8d17b0933a0a3874507b37a30534f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde50738d3b14b1531b36fa9f0b7b09f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df03ad9a99d8e501c42b0386ed335e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe028f0685aa5bb80639b13f05ebf173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3bc1f746c1ddfcfe9281056b586be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2718317703c0fa1b007f006b35387475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2d3b0cde236e60908d17fa07c975676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7cc6695972524343e1d6ffe67aca877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315821d5e1b9d62f13a12cbb95817f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d5bc15f0cdbf0728d43062fcffa3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623000c0f1cef4ac16db41d838bc08980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb4b6c4762461e0bef5fbe8be5b28881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c36c4f8c67289669b84e27f078a01482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03abc34a02adc39b6747776abb265883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e133ff8e40a2d0aff57b58ea9592784.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7e894cd0dc18473112dac45e6946d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6b72c6fcc7684702484aae72b7b922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a9d204cd4423ecb5bd2e340993f893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e690075724053e4b2da7319208080a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5cdefef7e4f9989295594705b635a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02507e3c47eb20cd11ec958a9169edce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1f4589aff6548bd43178f3cc12d9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06040e5e59ef59460b282fea1a99340f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b0a6caa2be275d584dbebe0d2be6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1971223baa8c74d4ecaba710eca00e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b315148faffc2784ec8d1cbfbba8dfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615ab2da33d39683040f419528a853712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f48ba8c482505f716c031c548f10b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de83becffccc9bee5933b3152d47b3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3379280645ae6195420005e5195da515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085af9a71b3e4eefc58addd2dc3b1b8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d816eeb66f236991ce4af3a12a1ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22cd9b6f51f2af9a3c2ca8453b719818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bbf9050fe060611036faa83a5bff719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f0734ac2ac4cec442fdbdcd27920720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073c45e05f35dcd2a3c5bcc52904f7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be251821345db391c96e9be3f226f75d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342533fe6af0640c61aa0a86502291323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d68cd2d5526258e4f610162bdbc1d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7ff54b13a3099e007a5b8575bd21125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8f6a7f5b92fa8479bfb2691149abf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d659183b49a94b5f8285020bbbe13927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eaa89c6a3a822201f987dffd926b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4f210f08dc0eb82186c7a3fd4014429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bf2fce1984b82a69f66b6a7e802fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b546dd3012bb020503b70db62700f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6eed4c942d670cfc6e9b36e76e2b8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83118f0749579616d045d445ed119933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad2b9662a5ecf65e8e20ff351fb27b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc0685995a72cedeff88ff827d8fd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22e9b69f3b059908956c19b2bdb1ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f295e27d07aa4dafc6cbdd8413f9ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373ab42cc1d4d7d7126f9062551bcf338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb4add5ab2d3a93b4edf29ce8a699f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf0ce7b1ba2bb46611e7c8a1b0cd4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3af701acf41f58bb12230587e06d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109a1d2bcd5b25ee66abdd28f55d7b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153d9b23832e5f5096d80bbf0494c8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64031643e71cf5aff9153e73558e09b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a41d5a80cb95541c2081754521a7f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e31d475dd9ab2769ce50d3f04fc9a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a513382783ea73add93bc3c234030e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce9aa00643b7465ebdb8583ff4f27e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d2b6df0f599d34b845fb6c3bd0b2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18925c6585fcc580c28b5e014c1f889050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19a405777dab0f4aafcd277d2d6d5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b147605c88304f32cff5f006c13d3cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56daf88ea2b8f3e8c60a9a9d5a1b68653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a4e8fbd945442713671503a3b115054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fea5a25be43a7ecd096fc9d816dccb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45167d1366e9d4dc140ca033d7eeb2b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aff45875a3a812986f47d9301910b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766129ef6371b6ced2bb8d804d66893258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0492abf4285031aa4a887e1f2fe5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f8f014b540b1c2b4fe75e3d899f7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f7e83d5cf3bc56a7410e9ec5663b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05cb4b61c897c655702c6e43dc90c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fedb748bfdadab9f849d8d2484546a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adcacfabd473d07c00263c59d375e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b71837b82e2b4e72f968bd4525647465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1add0d55661beaa517971df54c80c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04188c5053997003a2488de5991825f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e7f0342904a9b8c9cd4fbdbc1049168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabf4cdf5eaec5fe33b0a95d1d9263b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88020aa4dae09ba36122c9908044105170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aef0bd86ba163ebdc4295a1e58b3fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed93aa437a45d5f1d47585fbc8aeb3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164341db2d5fed74d6f7a178a9a3e0ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bce164a6084bb894f1e0b2ad2e8ebf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bea5590c1a7b594b8b284e8979200075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807e17ca4e8f3ef998e5ba95704bd0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edf6f0822913e7372116654adfddfc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea05dce32f2adb575bcd9e238e9f4b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eea085b050233affb78ec6426322d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e613ec67e3d0080f1c3b7ba3b221b7480.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>