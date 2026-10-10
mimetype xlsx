--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a173fe41e000af95094d2449e80a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5b7f23f50e5f9a74666b99be6298d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8acdc397b70fc0a36f8007159e834f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fc7f5075a601be387f932f7f7e4c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8186d840152bd1ef30eb98f12e0c1a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175b2ddac7891d3a6f073c2b8396ee56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edf4c02c8eb113d838e72069094d9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2c198a73ce4564bee8e583d0d809d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f64b006099a438412f072c30fa0b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4bc9fbb36438c4ca99afd5d548cb210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9f7edcbc58b82f0ea64560745a79411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10d1527034ce85aaf4888f2ca899ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328557901faa338ff6c150a42fd4921213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4990de86ceffaeb33930f801406416514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af4cbb8b83f92d04c07e8d9957ef0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429bac4a7d7644803e960eccdce48f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864d482dbc0149a6bd582ecedfde01717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90ef3b10317ac2a756706bf61b104018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcb99d28ad6a996f875249b1d503f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd60ec91e016728a2dbe847d484dc820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a49a88792e901d9135def603dff01f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94986628640c032c8637c63526b09eb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c18dd526906a95ead3c68916b195c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167deeb41551c68f3f43b3cdc39789724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbe70db77ced28b275d6744f9d83ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9cf644d87fd1cadc6f597930ae89126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5d85960586fa9b2198532fa17492b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725371c30faa63bc27460bf3b419cf0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f5c55c20560f6bfce113b3464fc5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744564fe992776e86dd538b5888f0d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d8c6726d90ad364e4b854d5273c4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606bdb14afd6bfb75bf4fe99cd617b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57ab34c90d50c8ba31d9e54186b34533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b013d2303ed757f9667792964859b7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30993699557306b263d9cc2bb531b11b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a913a3150b2e79d89b84b5875ced44736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766f9250b2ad02ad8f95a84a0cbb4a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec35505668163cdc80e20bf43f66a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7d2ca4db41abc685a49cb6ef31d7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346f1c84a6071246c437f1748fa0bad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8698cbb29a89d541ff30a2659efa841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd75f81c02d7d8430cf288709b9c1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d90c9c0c56c620cf9dcc8204c78e8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674f43dfe9048dc828b1644eae205f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2c99fc9da677f04e8896ed86e044a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a13f186680853cb7d1a258c5a6993b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87925bc87bb626118b49a6cabdcab047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257265911174695df7f7d6791e2dfb648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b35e24951e036e1b654189f971d7c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d5b8875ca50d8775c87b45758550d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17177804ce8a5b97ac7a5d48da6e3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb346795b82e9a2b13805e10dab4c8f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a88e1476fae57a970d68d9896d7bfb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91797bf3f57acc9e487f425179a2af5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75ab98e89e2b6caf546f447b95465e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ee7a802421351ec210d5bd3f3309a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1806695b3574dfe6ed36649543aff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cad7002d54c2f1375101a45e23d0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccffd3cdecf35b4b0ea2c907146bd1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6492be180d322d813773d40be1e5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9888937d0f5eaa13fde5de5c62dc5d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d129022cf6abc1cad321a66ce7d340a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063c8303dcca4a5ab47a934a83ce40863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fba688d2819ecc95dbbec981b7b7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a484bee283cf4db5cc62c1d4a970465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef6c21c66b4d6be37d6321d8f3b10466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08094b67b924c093b96ccb00b3543a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a655c05de33ba36e5bdbef9d50d3d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4199a110ffca7d2e4d3957d5f75f4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb75341ea5525223630e8dc5fd9f6a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c310def15d48424a2753e380015b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbf1ab0f1d070bb6377744cd927d5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba663dac7f74909659c08c7a918507e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e4f33f6cf559e64b4e0b9eae8b1e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc757b1ac1679e20eb616b55b58190de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589a495c84fd6a5d81e5c06ae15733876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e95494e03f76144bdb00a6590a8ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada84df5f8be41359d0ec2a9d03f199278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad695aa284299f334a3b1fac39f5a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ea6d9c32aabeba3fd29f447c0ef7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ed443aa46a91de0f5c47fa5df9e3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302013266404a5ee9c0cc0396d72773482.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1f64b6156070aba3fa9bea5c6ca061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3618997bcc6be23cc779eb16c524a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cc2efc0c7d59760b3f01865f3bbb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbd4c85ffbf85336e93f46cfb4b6d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1740720a84bac0db32a7ce8abf0165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75635b1553d8d829fee687182f7abe4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4cba681718775790050c33468254d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92154a0d4e94efed9efc7c12482601bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c0d26a303030a958dbfd101e0b9589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7115e29488196c22fcb11f48f1bbd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15751b90a0f87c204ef81ed9979da89311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aacadf97ba30cd866b0df938e7e9e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8940c01d6832ccf801b4700bba5e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13bbe3c6bae4d59c306af08f29295f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa9baf79ac308a9d7fe67f0e855ff315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b1f8a9b0fe0934258c12aace17fa116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35f43c1631f00b001042675bacd0b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2b1aecdb44f3b09d3dafeeb9a069318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4930921544b90a99aa27b128dbc96d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400afbd4977da284a115c0516f62a82920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56f39fcdaefd36b5d0a54d9420fef121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c89d27abff14058f8139e8af0eb36622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f8695b1d2da3c1667049d4ed499ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c962b3a725250748fe290cf5088d27c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c3cfcd8069a493d5eb4130315bada25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be2d4736007c2026b37f0d8fbdf85e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f166fa16fb4c61d18ab4063223e6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ff2ee3cf35159ba70ab4a08df601228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13d1804840081899b00082d76c80cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90c965dee526e4f72f038d923abb9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f3cd17eaf2fd66c3dabf0d855833031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635bf637f68373b7f4b7e6d4d9bd12c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f80a1fa170c55b33d3124aaac252d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16dfd4c3d9293487e1572c59c75a6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386c4cd5adbd0c2533d2eb9ddc1a98e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113fea5742d8be93e91625384992f1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0e8e0b28a5b862a426c582866027337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326f6104e2d917e88f909114613a6c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d82393a26ffb31b0f11f4f7d9a286439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b074cb1ebc4cd8dd006fcebb9acf3ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c660092b7813edbea2b8910e141e97341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eba88cbbe7dc19a21a41e0cf61e4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381435b7b5593278e9fa57c3bf0615443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa728d636d768f7b9f4a9f43762efa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722892ab278d1e4d4c2450f053da59145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f07ef040fecca7e6ff0fdc3acbf9a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e6b27bd2c4650c99b40c441d1d71947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640e81615ca3c9ece892f3f9b2efa5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290b0464ec46dac8c7b66b0cb893c9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19066dfc635ab785e190a5586db981350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833ffcb52b3a06e08ccca6d8fa9c39a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c293e890195733d88182b9a60e7585f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d89660fd32773b3424998ed18972b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10928efb0afce5c31e40045035a24d6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d362597c96bda289f77c33ce736d8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d38cde909d12d1052a35fd93f7071156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa498dbc27d8e8f4b9effcafe0b447557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9b7491dbf3ae3da48bdb934cd63d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce746a39db7f638163005688e4f35fdb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a9bd4617d30a6e058415a43451fff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662749151d2cf3a921785a1052173e1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefa10db2c619ec72db966a14da0d1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2262e00f5144108fb2b83f6f35528563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a9f08e885c36eb8ce592239a6bce464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df73827da357222de288e292a7345c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94d1f523efe642a06ae8949db8921166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e88d90c74fad31e77a312c47a673a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e89a4cf1341fe7b29f202190e9134768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a2e14350b3644db5daaef2aa9370269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b1e214dd22f6cd3dac9f285a211dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7febba863ca13ce8a395efb504a2f4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d882f263a90df7147761e842f66fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e872464fcf605f6c33b371487741173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051644f0a90c0d1ff428d127b2bc124f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873505c928fcab5394c809400cf4882a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbd22351bdbd1564614a8d10fb2b3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb706f46de1ddfaaf3116a9b31b9ea177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae7b0de4c91fabedec67f433ba715078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4b35eb35022d596f5f9ab879f81cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73c9c6d3c93605e7ef2e28fede1ed680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>