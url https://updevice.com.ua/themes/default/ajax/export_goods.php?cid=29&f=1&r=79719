--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de895437928e7b2766c5a0d51c7312d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe3e5688c2a17a6e9cd41ab29e47cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699318546c99fcc1bf0652db30227413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a83aec9f52564fcf2f08ff473224c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f31f0a447e75e18eeda5fb37362ab85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df7696675375982a3957463b4e10b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251b4bf42e1c691bb3155748c7799ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6251615cdda19b08e58f48d408737908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0bc6c7f332acb269bbe3a00ee203e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9323e9310d30205777333b2f074da9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db9e923518ffc8e3556e03a6d3bce911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4423bdc7c5b6098fbc678e0bcb2e8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fc2574b4c176c93745a2a5bf5b74213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9b79d69720fdebc1fc864b3b016a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218bd56543a91a8cbf67e836f6c3c1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf0479502a9aa535a377af5b188f9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a677bab0adbd03d6c9a9068801e96d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1e5f42bde6965b2418513c363ebe318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89358c860d0cd73b3a76588895fd8eb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5794afad02e2830634cdcc09b25fa620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a33b03b2394ad1189499b48ac7add21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa153a1f578c518caa12ff667aaba6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c40cf5bb97605dcbedf21260ce81e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a2e06ac6ff5d80b5838d7cebdd94324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a9f9a224efa4dddb6fddfff6e3b2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c48ca48b155c1258c2b16cae8dfc3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d1c3e2e3b317b767d6490e5acf5aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913926146c0270a0133a1b23c310ca128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4ef6e7f1ef22d9f89c9e4f431faa429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d452491b9e37fdc0b5b97924daade7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2102242432b5285d18c3c94f566807531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f441c5c3c749750801585721597ddb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d1a5b7c109b4824bcecd62069691b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b8e839991a895d9ccbc6a570a335734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c77acfff4a42552458a4b9031a12d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497c87e71f3a994483e497de2e829e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675605545dabb82f3ed7fc5a0a23e7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456409fc34dcc2cfaeae3512702f259d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51d6466d323faac148e1f083d9bef739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da0179035f075bd9541e636bc9bf8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37ec4530c761971f9c70bb7acb189c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8c946df207f4c1725c3ff474657f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f81813aeee5194f69ab6c4b417b6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8ff38d3e92c4ab98a9d763010e77244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5367d13b053df879159f0abedef660d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaf7630ddae1dbeeea6659147511dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26482ead31848390368589b691e6a0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba81dd166d94f896ec618b31cf5d5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fd8708d9c17b46c2c749c686872d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070139a9c289f1c279c03766f52cc5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301e0edbcc951d36ec0dd94883e57b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d8c8a199de05db1873c72adc3271852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e107cf1fb6f7446120a180eb1d1e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282fdd3220ce6ab032fca8702671abe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7cb13ef11fba9695876a0a9eafb6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca9eee7988cd27e34f6925dab3b90156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe488e90cf0d478926dc160ba71afc6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d779a778ccad81a2dc91003e074a3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14903abd8e4826b5ef6d5429ae4c87159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d234f45e637578a92c0e5e042bf7f1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce05c81a8cee3b1d8cb8e2a7c7c1d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dbf7e265421323eb2b8ff0eb7675662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65274f2090d0dbd23b778b566fa06ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf162e5503b55c078fcddf1993b55564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128af84e8e2cdcaf1bfd7db79610bbf365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7673d4d5278cacc42e64c4efc52dd7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663082cde1a3b55781e62d625d042d9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5fafef92af5adb78e315a144c920868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cef4d4fbaf7287ec55ca39929177f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4028d647d0fed6212303618d7a7f26070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365b121c1761ebffede003b0c9b3a7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61466c3fefbaa023bbc0e9864460ca6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0c1d24be0b39ea0944b38e45c44f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ed79e88f5b1ab158da054b68fbc6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2227d54e1722067fa351486ff73a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd3dec86baf8ef138ce8b21b681ef776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86aea6ba44fbca14af8687d6af15f8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f02cf70293cb9cfe16cd4e22ad0f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5fe405d480953ae88587c32689e4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9e25ac46356fd372c81e98574575480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c991a455348f69e13b9559935fb0a0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44720987bbafdb140d28bdc3d7e3c16882.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69aadd27dea4a85a527c496b3358ecf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938285c79ccf96c64bfbcec978e9e012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de9a4e6b3f2c5a76588354d6c8140b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726602e02a4be1c7cbec1818e4225024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d41718d9b6967c943f175b4bce90585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e255607cb1fba779cd209fac26997c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c919280befad60e9dfdb127b568385e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de554b85f1616fba0e553ba662f22b478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a681ce03d16288ad1603676835c5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed4aceffa960b9eb1d779ccda21ce510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c251b7b634aadc67e1eff1b4e1e43511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9306a257623d46bb8ec52f6f1083c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27632d82a4dfe9616bd1ec8a86b76e8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82db146712f169862eb30b04f563c3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a288a1904bc66174d0af52ffe614315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d8756ec201d6dbe8de09c9c20512416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935adff33cd36b69541965eddfa7372117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c01b2f55453360db6774c033b835e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd618bb2eb5927d0a77ad84c2e3cbe619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cd91f7277edebb2c87d85a686e42a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac302daa786fac51ce8802db516e6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a20eab705d76029aff32d04eb0fd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d81a016a9f4866ce6e3f5d90d556023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78791da19f7e2a9b1c1b0d9289f4406b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68bcb51425874e02b8198f0625347f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a919ed9a4c26353878b507e3b2946e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a12f67ff567428e861bfa7daffef027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6d5b0a5341e14ac52919fa0bf2aba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f796b3f89f13c8e6dc854d04ffa1d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ba50a36138496ead1de574013f68530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021a053b19aa00ff58899ff22cb468d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ac8378088853564a8347bd12d2f8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8afbd0074dbfbc8766b800e52c913a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19729e08fc72a16e1d2c3f4a360fa85a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83010b6810a54e6071526599675bd2ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666e258310376bffe5ae4d054db49e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f711037c30439e8108ead616d821cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90592051367792e6b2ba932f2ba3c6b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157eaf74628da996588732d7a41dc3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bcd356764c77f5fd749e4ed939e0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7282c9c3c5a863100dfda60a5e99641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83809edcef07ac56675a37160d23cddf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80b8eb763d0770bfd26a9cc78586f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c149b8adf16cd3480787c00984e0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85415d78a6633fc9832c3f173037140545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18287c353579dc79178a08eb06c9f44646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195026bcc7a90609e9b5a0dbe63bab547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da5e481c1dbd30759a1312feed861548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7feed379501306b7e98de2d1003f68049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747a2ef28e79a4fd9d8e1bb08b28fbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271acec549328041657efdbe86a049c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a65647b7119596b278cec6d83a3d5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717f6b4af386d9f5107fe148050f26753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a8b05a0e351e291576dc9b4ba086954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4432f54bb16381c50810bbe565d9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322afece8fe61f43fcbc3a56d77c0b5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b60912aa783ff38b9107224847543157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b07f51e247449591f9c4e4c48defb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748018c5b502a81d27cb2623bef3371e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657c19ac8fe2af99e1743ea983e2a9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451451e76b01efcc71c4b0c4713095e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272085816a9f6cb963460731a8eaff1e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92853533afc3f41b2374010bc9abb5c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2ea43b3e46151c15b5f56d03b0f1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99331184593bfd294c7bfc8e966ef065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494b37bf784059131c859b75623ddac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178be5749dad220c6344c93ee8179a1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e69d4f69196a0a4a3de3dcf54dce068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb892d19f23a4e3fd27532be16bb47d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1bbe11cec932ce8072c178c18895370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9469449f3e06e877b9531371ea7641171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc2caec657f4d20e437e38085bd8f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ad578d43977ac133f9519af182cb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627e64fc6bc180f1a33a386127304cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d6bdc276cc436d938429da916313375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc667646d9aee7d54b5553473207f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aec39470e0ed6d3eaa4daa7aa9863977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655566ccc7d60d6e8191ba1cb08d388778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ff8aecfd7f2a8228b1dd9d2a0654f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5639b13afe8f824c428c2de7896a080.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>