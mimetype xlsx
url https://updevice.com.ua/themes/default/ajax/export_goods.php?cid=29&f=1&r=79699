--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb79f254f7ff4b2248687924ffcec931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074c18fc487179e6d571475fe7df64e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d310baf55cdd164462c227715d8b4963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9f3642352bd158b504a5e662638f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dc15c9555dbff51c80399bd53aed05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597a3546927cac9b6ab3232e6b9295e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12270171a88c968bd3eb9e75d5948a217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a601150010150c3ef2ccdabe165638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770d55cb9e7fffbfb994166dbc200619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80963ff0ecd3863303d4f1ccd5fc4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f311c0e82dd046869d8120c5a7cea111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a1a28c6e9783c00a19089dad31bd312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e88091ee4e7d21c517f1d74ecf64213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1c7172cbe4821cb4113227847f91714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae989574ba094f8dc7db91d6f1af03015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bfa970b206c242634af0eb23ddd6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eddd3d5094c1175e2b5c892d15577617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93544734e62d4a8f152eb35db18cb73418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274b005b6905bc79d4c07b7cefff24519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727200d15e360125e6a97d9ff0a2105120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715aa19e1873634956598df92264b0e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abde849d2e1cb0312ceca97092564e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaeb68034b0f0ca25a09072ed4d271b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd059f8d09320a73eb99bf33bf7f7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfecd864bd4c3bbecc710ed54661ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d505d3ed0bda2908492cdaa6363be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2e3120a1ef73337cf258b48ad498a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1e00d516d3dd1059fe9bba2f882f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78808d7356541ff5fe588a775fb2706129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a09c802c573511a1fa67255edc09430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbcd54fd527f29ca4624297589b55531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda41386e6b39aa2d1443fe0eef231132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9942fff41021fad9cc7f6c25c634c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06d806ea6a2fdd9b8f25193c5df1b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a8d226637ede9f97381f85ba0212335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c704694571df9361586e8b3c844c1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef252570a4f1d2302dfabbfdadbaeb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511b940a7b63612b70ce6f3de60e91738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7471fb259ba69d7dfc3a336765c506b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac2158011b22d67fa94ee526ac6f4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86286f000aee8c418dd57bf8d05ab73141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c16a0263e868b0f1fc76583cdb301d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282469ad32455eff67782ed944b1fa6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a986fc1715091396c19f77859600cb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02733b21b45deaa29bc12ac898ffb86e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de4feb8f9c748ee3d3977f260b7ce546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e8446b2d07a9a75311df32618c27647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9365fb99622b117047224861ae4f90548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4ea04c937d295a314cb40c8ae893049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87086205c0d93ff0b5e72b380cb3171650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738c114be3afd7546e0702b36c30fc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df332e8c8d522e7ea78501e10a651e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51e688fc3cd0ff6de591accf7487af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bc279cea6a9133db741fb4314702154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ea8693b693de6ca084f2a959f0eae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb542c59bcc2fb3114a5ff4de18a1c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8207a24c1c7a48a463950e42361f74157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc6da3424a8a49c141b25648fd352058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3f5435ddc7ca4dc5b7027f51d819e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afdc1feedf3a00f1b7d99e062887c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dda56cc77abd3a238deb28e480bba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61383d9f0151369d460710d8bfafdf062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429599288ac4e0c2ebab52308664ecf663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624965b7aba1dc79ab2d43b6a12b5d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16664c12a58379353f5ef4f165578b1b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e149d39be5e4b5ee8a09fb8d8d3fd2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2409ff92f13a99e2101348092ccb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73fcd6877cf7cfeaeacb7b5044d54368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a29c4420bf93d8cda73aa34aee2fdd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5facd296c8e5cf563af9e26b84ab3b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61897e3853aea91b167b89c4138631171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd3106374a8751e47cabdac1eb25be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daae6733fc56c8d195ab6c845f7109573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a88302ad1c28f9ce5b679b1622945074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c47cf764e10f20e1b0439eeebf976175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad132831432357ae24ac1eaeb0ce70476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f23e851db8fb822c9edea846a7928f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f32b03f979eb4e12ba7152db2621e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998b53a3d4dedd4c3d05946848552fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33289d9e1bb37f5c25bd1c768471efa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378be026f80146d3639f45aed41014681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe489ab63339c7b28059ca5269cc97182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd98274e4c3bae0b73741166c2a4e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6281a51bc163cbc30f565a9dca9e6402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a164d2e6cfa6fd978872217c8c2d4dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6aa18817df2c17833eb011fef78d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada26a769aaa7fdb0f83e6bf54972ce25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adb0efa2f40bf57a892597e56872a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b954a09e3c5cbd4c83b4b93a4e06077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12846b17ecbf05ebe0448294f102b39a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7036c11a00ad989ff5139cf2162729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56015594950726623b81cfa47627d70210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac946377868e83b8ab853e72ab0dd58211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f0c069fee970f5f469d5c300c8d0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e5c208ec2c0a0511fddafdedf8db113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbc07a73463ce7f0bd34878e27d58914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e5f2d247b886ff1c1774a41223d1e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a90d56e8773858bc0daa2d244adb0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff726a73a391bd7efc6de2ae2fb10c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77f4fd728be5fa10b142e4e842003718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908d666b7d72481865a0bf954cc5b9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035c04654ea41cfc8fd01c0749fb0e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853cb956a47e89160ef322b2474e82221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db2256fbc4bdaf5fb72265ac581ca022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a13863f907ae126ccbdeedb364866723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af17221ab70430c97234d4c21062cfa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1096c8327c616f8e73629501c3b4ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a33fcd845f5fd17dbe2c8ea6d9077c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502129660cd0f592e1686bfea0d4e5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4300faba495084fbc35ba8a147f7f1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e1588aa501daf937368122c92747329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb41ef7328541668e8ffbc99945806230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5995f295c4488f8444822d8d98d3a0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d06179d6a2e44253318d329d17c2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73420c037d3ae02f6f2ae5de5a023edf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c27ecbc00a5931ee06bf7da9200ec234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edce4e1f5459825bd6ee2853021ed0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9441bf26891bb7f2d2bffbbbdd93336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eded378a56386f5b48ae244e8de2dcb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fae00dac025e524f270a87ffb28fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2e63e5d68ada46e65e275ea2d2fa739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbb9a669eda62c650ee7b280d9abad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30594820c3bd67dcd98e58efe10ad841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0ee1088aa51936066484fc0d1891342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc87ed64dfdf5223990ec423fb0b95b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e10010cdab7b7600ab0870a61831544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469012103e314e13e5e6ca51e8b3bdf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29b31ea5f4eca7d30751fd8b31d7d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b085e52033216d8b63fdfbcb5b8753b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea1c3617616e5c316db8e0e4b6842248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbaa4502a46773d6005ba1eaba76e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e66989931551a980980e94d8ec2b9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852363094431d0e34fd551acd2c22c8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9b57198ddae36aa0651ba8709b06852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bfad56ecacaa4f39363be5ab22dde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8202b7f139469ac415c4de8ce0020154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012cd162478503381c13a2c8b596b5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc43e1e2956287a373cf8d895f69b5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50953c3264883760c078e27eb14c324f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5a0d4de60ff7e509c031f32f2e23658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d70a7f8a7be62a303049455a4852d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbbe58e695d7128b72fb0bdf131abd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b5532303c7e7798448c4004e92b2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14617269c951743ff57bc03724266f6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d84e04ce2f312bf6a87f897ac47ebf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf2be15d90cd3f0fdd969d4cd5b8ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6c9bb9dd5c062ea64b74807d3809c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0603ff307871b86e48dc9f977787166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afb08eb973f3b7d0a055dcef3115c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef157b97ebb83c3a32a301a160ad51968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc3b63799f3c38d1aeb6aae35a816469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc706ec080c2a43f9494a0df49cfd7bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6820874965c93629007ec3176ba02371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32cb0457bfe2fa5e5ea61025d044ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4aed6d14830ee177bd8bb28da8385a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe136328d806961e9b682696614214b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78a74983a4704a8f4911f4c6c17d9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39911c2abf46c05deffa9a5083e5ad6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb5f0459418cfe0cb0c017c3b3fc3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b74383c65baeb981e59883de40c8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e15cae9d0185a0ac18d91516fc9c1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b23f9719039f869d4c8516ef97a4880.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>