--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f6bdfe2855e1a5c6155538b4021cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980a16cc5cc664074d825e6224879c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46be7674bb1172a23dc06102a5bdaaa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d736cadd1184e6235e9828aea00e38f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f0b3b3b71b030732d0f48dd3ecb405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f2e7d7210159b468d73b16ea58b9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d63d4eda4cc6ed0e1b4adf14fea5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3aa2b9c2131112cbfa8ba34a07c338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d898e9929c4f44eb9a13216b1ce189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6c8314ea3ce0c808599a122c79db610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47cf74be075d1a928da111ebef9f1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d28fa7cef6215995a3291a37b38aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e50ebf3bc80be5f7cbec7767c9cc1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed42eee54c2aebd4a62b1fa30d2122214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acf5dfb0af0e93913a0d949593558715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbd6b292c738f4e6ff227c09022a6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b44cd0450f9117b5d6ed978d8626a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e45ec7120ffe8a7071de97340b164618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce83b0adc2a87e57206e41f08e7ef8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36374908984d60595f09d1d473a4c9a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966d1fc20237cf5dff21ca31a02f19f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc53f38888dc28f167cc8b4406253122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ee918142b571dc38af441dff547dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295afbdc4bc3bc8e1edbb97cdb88202b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b311e062e73cc46c86f50b580901cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e08b58e40d6573f64396a0897823726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92c64fd4f45f887efe0695bfd5fec327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461b2cc4006fb81ce13ff1300bc3ecd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44108c0528f289ebd22436e1d87272d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c0e4759cd43eb38bb59c313430f5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf6e359614ad47c7765d39d044400831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819d1dbb9328a31f1e78894e377236132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647af3294455be2e4f9896831b0d38b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec19d106069fe0a93ea9445b36a4d4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede7a88f55c16ea2accdaf805b3f0e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6027a6293f21ac7a1d7f1611fa4c5d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fe5d0094c22ea7f5b3f5bac1599ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527d7c2594d73173ce5daeb37b1a8bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744305b363b91c577aed1e1bb5a0e84d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cb7050646db2431204ee9e30a3c8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de55026e09a1d3bfb88ed47f8c354941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d8f742f7064a6cfc70b19d96988da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d9abc2134923dce439625dd6daa4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd59d4028932df4dfe0d5a15e2989db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe23ef8ffc11f97b9186121abe342c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99575e7e7d631736b5caf91336705c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5b61aece705c98cda8456c8c46cbe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20c5806d2d14fe5165077793debd0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff721b4725f037708756af74979de61249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43fea4d065b87960a1bd9358b0e1ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37453f610be9f12d63156705266eb5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f217cf7b03b68076a4a76339e8c8dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3053f7befc6a19b488983f8286d884a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a70c1181c36e0dfe16a759550ba7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873951f5c7926decde00f4602d73749d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447e03dc83e6b7ff70e84ee81341ab656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ddbbf8e217de4835b65c644b5028457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e794662a231950b07471dcedf7f565258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6158b3bd62e944bb9cbf7c646d577959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eabe5ce0bc4e7c232002b05679451960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26674ee338bea1d4c9f1225af837c6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb144fe8be533c8d00b98f6a19397c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0626c71a227536915633e0551904c6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caac7e4c26ecd41e78b683c23c4d9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bd21d9aac6b3db845086d7acc32ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2a4991df35906855c1feb09f9bb6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705430d8617f14498f9fe1138455ee067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce88f3e1ad3e48fa2d7aab2a2d6c34968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cfaad82ead9487b32e804d688728669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d5eb5b88eeaaac168d55865068e1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027e4fe76297aaf9f13ee58fc2ec52a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522113d7115e8b6eef11e1ff05a23cbd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3752c16f912811ff907855e8b0d4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a040b8d5205c17dffa4b67f9e00ac3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b171492d04922593fa279f5ce3f6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0755d24228246fe076ac5f5758180a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7946c8f4252c131ada1b32979ef1a8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e894e3a90707942dda2246598772ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45710e7e1ae03797e24e230bf090a8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f9900521165edc26908fc6d6ba6d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91a721a7eefca982d5614963f5ee6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e24e670eaf38a93e1a52bdffbec63a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2732bd7290435ad16d0ce80988b327e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a38a8f8d6480fee4713b63cfdcb2984.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc070b57e9db0292fcd98634ace0a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6566c659c789a95fb8f9594823024822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24b511d87ef163e2126424eabdf1ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff95831a486f6bf266a3ae834441ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e76fa5430554578089fbe64edb0e9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a26432befac2e9adca167059721d2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6ab05f8092997c4ca65cc9053bf5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f18df9ab925398dade541709684508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66b2280d7d3d71d632256fce384ea09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d1004b73c7cd58644d6970da5583f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356dcea9a1a7b0214b0d5506715e38111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb083425cbf6606d4d78a6d6cf062f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7262757f706b9ba6cca16af986cdb8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e450a35be86d4a261355f8153cca1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30700340885cfd93061484c6032e3a5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35f5ccf1438053c3c11512c29a2a6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e388a62b91074e5bbbfa4626f12056a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d1c89b1edf7cf2f95a217278cce2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d497e004b4b05f54094fe7265da1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a739c996b6bd813fdf8fa3fa61f432c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf24015bcf5f8e31b1376566c52f6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7e8594105b11d84284650240121a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34828f70ab012e99a68145c5f8d316c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe54252b1896bfde874561185adb0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdca4002ad06b5fcdb290475bfcb8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b850537005c52404e86b98f535b1eef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb7f4c04438e212541e992e89a95d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876c5d43b29268c6c392fcbf39ef65f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5052f21c63cd6b88502f6e0af491729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528d240c0c828892c237957753943f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025785003aa6e7895cb17336a51cdc931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c3cdfe7c8031f4996097d676b4fa032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d64d807f35fc6cd449165f12d481c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e51a0822549135538e5ccf976509e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67150e369917940ff870e356a68a9d6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3b8a21161bdfd56062a3c4fe0d5a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d776c2751bc35f8d0e8ad5a80cdf48637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb8e602983c14ef28980348fd59e8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450b8520f0ac0ffb1f6ae84b16e596b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f537f48d246df4733cb964c3cea26bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae733920745e50a20798daacb442b8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24455814d55298e5ce492ca834ca094342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015d7ba161dbb04edf0efad7417be0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71716bffab6aef4269a9cf6a10152a1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a32e72f41267eea767ae92a284159f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2332f15c3f3e04c7ded16aebb71900e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f5210f137fef35df3df2f037f468d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0688d5be898ebed40e0dbfb66bfcf8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25682d5a6620f78b5fa54fc465ec6a4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e40915adfa7441e7922360a5ef6c8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f0e601f4759f50a1a67c33fc3f62d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676ed5839b674ff5f9b3f81dcb2fc6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c40c5b90f3fce927f80437e41c4ef453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acd5c978edcab104f7d5c2c638cdb554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176325ab8f68f2f10ff2629a568390e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cbdab96d0f304d38c2a1aefd6a0e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da240834fe110cc7d434b7bdb2317f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf2d4747651e5011d5ea8f2ec0e7c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaac75778168aedd0e1d9ced5d2153e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee965db0b2ecab1918304619449ca460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1507c82e13215d548c358e49b50a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58bb2a05350593e48c2bab0e9684aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5cf435d5351404ea079a40f7a4fb263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f61bd3349e1e5eae28592782e897564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fafd289ead7f9d6239ea780fa68e9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b646dfe347c09ab6b17c446708a2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4d48bc8d3bcb51c840ed8ab45657c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e0433dc3ce1729fee864415e48b4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2833bca2e6115f21ad7b977503b769969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40bbeb3f421ed6db827d2dac4616c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd559aabbc1aac1ad1cbc7cf1084b1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebcc87fe1367a4886e77e43548861a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e4bb334d6289268e2050df87afa9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf770afc0aa8371d242914891de6bcb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6772baa1be5a3c3a2a23b800fc7236d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d2c070e2ed27e1e5f487a821afb7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0f40a2da5d7a8896c8eacc9b1fe7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0342b9a41b8263039faab323233d1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64912c11d78e05d4ff3c57c95fd5b8fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f736a1969856c3fc1b44f72efbe36a80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>