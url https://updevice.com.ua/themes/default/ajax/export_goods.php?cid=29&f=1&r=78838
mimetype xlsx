--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bfe4a5c9ad849f09aac2262ad127d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a6abe6a27f8fbb3675e1c3414bd6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10d125ca7a52f033a4a672812dfb353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b310c474d8c9be737cba304d68fb264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013ebb44a20d13917e5816a3acc38a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f31c4d6987d9abe9813e35723475b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e45946e31addb3ff5fb5fe28965ef07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d012f146baaaab6cc712f16ac1e898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46df2d28a029642df941432f5bdc4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba8bf820a634c6a4ca8b173d92791b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e2dcdebac06f897d1dc1e365b3fb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d0b5cd48e742ebc82a233f6c57e4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93593a278e3fe1d0069c0822b73fd38513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64b6af5d3d9960e2400067f4e2af0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83df3a409a7c04344dca80538702a5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ada1b5dc820e3fedcdc5aece1e578416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32a91ac7b06f98ec21b7059f33cee717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fce6e90d8dc43b854263b8b6d404218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12d2e832ac532996ff887c3570dd8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca4838c8704a323ff4c4cb82ed692920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321a6d71f83064c3ce704e9cae2d16321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb170e65d62d66906c0458c6dce5f10222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a44857482fe673efe61a7e0ab7d9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb019f17468319f131979b9e1981cc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1dc898e9a235bb3c19e9103d975ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438f976ffc36785b40d5010651b09b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40352dd2af0def8ce115328bf60176e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e95fc65cfca94506e74b8edbf5cad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f24aee3236b55b2ff02adc790f9c0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0767b9f1a8778a46335b7a58037ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d14a3938a6dd7da141143c2324eec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd13059ef170ec297213619ec21c3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79004825e6e66f7db8e554a98e5967733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ec4d93664da0b239adba6a5c7210834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4f913685904fdb4adf164eed4064335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c40e0b539bb55c92fba2ceb2124bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c1f421c0d247210f5a97180c75ba437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3a22ca601e53f54b2d531dfa0695938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0669f47f2dbc3e853884678e32771e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b71394f3711c129ba513e19a1001740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d496e1b4fde5f9b31be109bf3830641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b624e1081ae7ead9393fbecfc19c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ed6330357f87004042ca4c3c6992843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca17dedb84d2ce3ec4a4a6b1e79045344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75db8e810483542d2d51eb86e65643d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0f706b60dd4393b290e685d2c777746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb58424e92bc8fdb0920a937c32b53247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95595187be13ab6af7b1fb303b4bdddf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d260812da5b2bbf2999138e58867e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dade5be8bfd74c6341d0008babd2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d50a4fac86052c2f68a85132f47b1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ace5124d63ba40813b9e126b18232752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f408033e0d7960a621c1a5c61ca93a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860ed9d3274628f4510d36781bd74b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a259ff46dfbab8a2f930288a6d27555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ac9a8a7afe2fd5a8e6b19672353cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26273a41a087715ea4a6b3e95760911157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d65dd32779590177c567e6862aefd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab969d83bb36741cbe6dd490b55a1c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cef476cb2f14005789888c9bc853c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274b36a40a21a1ac042eb6e28e39b8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5b94c96e7261132948d6411d78b2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547c759c13c355c2f06d30742292a3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea46c0c34aef11191f28792b46fa37964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60940d3176c9b4cded85bf5caa0cfd7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93701ffcc3855abf869b0a513dcd8be566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ff1e2963af042914d17fba74b92bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb095548dc4f2ccede1920c072b2e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838edb48342fde6aab753b877036e64d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b97ed55f7428559f2d184ab9ded62a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222843610626b780e08dc8255f52dade71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de9e74310e7c23fe513d77cb03744572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd950f6498b75821e0c032f31f9943573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbe513ff3c2f63726f5213a884d2d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68950680bffe0245139768b751a0ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f68a9d84d302c809ba78327bc1b7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5734e3e489f9b785414a401cbe4cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ecff75f5a7c0d8dbdd43b7b07ca9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b364be6536694079196be864ad522b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87aca2d57402b7c15112a7f824350580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca6ff59afb3b84a9c85d3c6ae1a9e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082283ea6ca937770fa644475cb6593582.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464dad88bd2d1dfd40cb699fd6fdf0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9a5664d7f986e54e9e2138152facf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438714862366b7ff4fe1de4c128b16b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ba6123b550f5294062b10c38a47394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb8110554097e4e12a6a1d4b4f3b565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8acd88c0579a4b00dfcfb988d9d486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2f30b5ca6d24694133fed8c0868dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4854a8daceb42186c7a8627ec19f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1323ac418f5f3568a7974ee0b9c3439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d7b108e3d4db3940f0c3f30c2e6ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0a841ab64b188a4950a1ab61c9dea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e98a7dc6b70269073ad4855b87ab012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d7ddabb3ca4a25d0014c248da064613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9ab467e9a7bbdaa3e1c9c0ba1031414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b06a52875babdd80e46a9d0b99fe9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34886500cf1511b0ff695cad74d51516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ca78b4cce941e2ad1c31f7236652717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24143fbad80a95128ab761932330de5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258c01ccb39ae07d898a9b089366b5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f646967bda55365ab69f88db206b2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9fc11c2f90fad1d9384c0539de9db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b34e5a85961b23ef54cf0cc57a710822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b459a7368640707a3bdcde4f9303c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c67d8fade38070e43226d403fd51d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa714d1bf6a1c7d75bbf170dd9411c1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43058a9ef5a97447152b2268d92b87526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a2da7cca3d484644ce3129694c7db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc8864f772b113e6fb2457184e427528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fa3d2b3ff2d95747376c7f8dcc37129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c904c8e005d67f884cac0a9e6d3e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5280e69cdf854d5086a0dcde1a18d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62420effa6153a46889dc197bfeed3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271548a2e6b5c02eab16f9a5634aca1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d604d0e035992681e43a4dc1585e4c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e07ecbcb445b0ad5aa515388ecc27835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dda5d3487aaf308ea86c006d3ca6e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84d6dfe3e1c4b46f5ad778ca30b4b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6965ca5dbe4919c2fdbe82f62a36a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f35028d498fa711b6356b2e10433339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854d17d647628f64454116f704979db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd637abf63464bc79eb0429a21581cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c7b973718c03a5178e8e844b108fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7338a3e6bc019c1275c7a90ec236b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0301723229f4d0a477af34f7a697ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400895068f18a112562c8865abd1ed645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6126e74fc93416e933d7af31f6678b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c8975887e61f108c25dcb3548d40347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ccfa3a14149c17fb58b1e3124e81348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c2979a538f01dcf0aa321e77ebdc549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0348103fd3ccf9a9f1cbeebb331c97750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e3b5798621fc63de9035fcb94ebad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc38efc42201c93efeaeb9b3a3e7b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50e6230c3687d4b090fe08f024558f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d16f2470b2f524c00bacf2558d10e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f9824208b6aa767bf42eb3706884055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0eb70ae940b34ce8f611769a9d69b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463e1e9beb7b56b1954beee46ec1cb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bc3d3a0210c14b6f9d19a340e6f6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8c3b51de2530633f118efba201ec359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1d89943f3fc63c6836fe69a5b2d4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7261ef294fdc8bbc3898fcac99c794161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b46c49117d620cfb0db9e2d8b113c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c289359a29f5e479524fb6161988d1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6106c83b666a4fc053a57b996ad0f9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2ea6be4523c3ebd5119d696a9403465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431066b3aa54f6b18a65ab2e460f20de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60651eccd0089f6a9f3cbf857e566bb067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc8bd009af43a4c3ff9f719e2dd3ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac33fe0bbe32ee1378209a3ed1dbc9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64d75ddeba3b0ca473584af5c1224b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec20f353527768498227a0715f4c3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ac374103d01a98d37c8956c7e4d8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5fd10f4e4460f6d1ce949fdeb59fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c63f24bf89563b26710fa4fcbae8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef4ba9ba41e529f4914f40bb3b139a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3be32bbff6fd852fe9a8b159fd36b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc72a347d6e40f4f84fcd30b639539677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c150275d7ec2ee886289625851dcc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35780a8ceb12c926901b4f695273bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b554a051288569fc2a717f30f823880.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>