--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319845ab908ebb3bf77b9c2def7584771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eb13a268ae7d4c51398dfa322bbf52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35c77696ee2934fd3300a6de2eb0443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacb7fa6c13c19ddc6bb708aecb48b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39538977e08c4741df0364e8a79521bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2554ae9052d36bda6a2e991fdacd1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d60dbf92f16daca6e8a1c9044deb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f354c411059abaf262886263e21fe68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76761020b3e3ff1e1fba99f25e5ef599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c992d128902a52fb9b1eab4e856fa1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a526ce48aa32f661c6435c8b5839a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067120e103406ff2c1fd7b2450fe273f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b0893c0652391c76f5160bc2f682a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b179d062ba9e66bbbab9b3506a45614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7122a3ee2a13d79d0859b8a7a051c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5b1fadecd1bcb7bda9b5c7d92884416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88635eb36769c4b6b1380b4885c51c8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b84c392504bbfe53db87f629ad1b5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222a450c6aad0df59381c8922ae8a1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a7b5698478402cb2a6e84d17af72d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ded7b4a33e20388ab30f60d29b5b5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6371851fd554c501c496718548506b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f989b55d43b1786a5920b5c7c6e4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17843301a53e7553566dd0514fd6f1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a0e2b88ba29e417be552754e8e6ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a614dcfb2c04534d4f184f62b65d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e10187798a613ad8426cd42913b25127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841502a64d95d6fe1a703d50a2efdc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40ab0546d52294bda110d04c33dadc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3fcf42c7d7c6d64966a6482e71c9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4428da5f785fac8bc1b577509473b6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d689f3667f1879e14fa9a1c17bd0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a04991a1838c1cdcf0fbf29f4927e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8584facd2f0314c0b9c35910ba886534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82f70a818fc55caa1b3ab0322686be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5a403869b191182d71210f2a7070336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ef60f9f799531c532bfb1b18241dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828981249319e667368ffe46a01501be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e169b8fa0cab6e836bc01da83725db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6125376ff7dc897067e6179e78ad4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dbd4dbffe4e928853e553cf68afcd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a26c90b7d27e2e58c418686108bb9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd223e173dc0aef8a49e4ecc19365a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e8ba8556e677c6d82e38b7e18c00644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e2b79be7aefb94a794ab25ab1223945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6139b3dee818731fc48a51906d5e2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d309eb921d607ba571641771415e3d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1ac9ad83e4532aca60b7e0dc7221448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c8a5f47d1e2049478c8f20689c7c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31540c42b47ac932acc0dde6ea1d17d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9eff21f59dcaef87f4fac873e4e3fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047d80c1343a33d9e20c5326340d03552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a980a35f4d9792d4913bbe56c2846253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2605a864388dcd4322dd1d90bae4b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8330a4bb227db5b611ca88d4a82e67c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b71e39e2789943a34b98fa8106c3cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6622456ed9ab4dcddf847ab8e4de89a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b15e55e2127fd36b7c5e4bf90477df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ec19679c12a6a3e1a9acbf288a3f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821ed691e312b4745bab53eb9a2e48560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb7878e884e754b79b75f2442568ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5535e564cf6a6a13a710d8d2b0f181862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165fd193d757f1d6834b932c2ab35dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68813b0b020fc237247835f4add0bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853ab9e079327e268e0a67ff7a8120965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccea75cb85d7634f94bf869ec1888bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc0e82dd6c73645b688015535c44c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64d48383e95dd9fafb7911ebce936c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3408bc4209c3060862e0d272a4cc1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37826e1b0b23da71f0c1e9cb87d3662c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b21180e353598e489ceeeb8567617771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c5926f394f5be9db2e0b626eddb5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efa559e99a2a36fe439e3c020d9cfc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288bd06fd1a8123f35655fa7c075d8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958da9c77f37487dbdc6540e347b8c8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6bf581a236c6f7f36a9860b7be05776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5445cb34f2d0104a172a783e791b1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c8d837f9f3bdb588fd1078627b2ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040bc4b97d8cdabca9350a36acff94979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e969c9d7a71d766df4d2ce180c3b38a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baac4a8be8f45a4cde09a6e38bfb35281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9d500d2cc8a8e1c5d55890deac99e82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e81ee7c729e94a7333729321b91861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa1c4c60c41291bb4492591e713eff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9f8aea1a6441986c3386c5eb88d143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cb9a8ea6201935befdc4cb6ac31464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc82f3050c0d312f8fec052d12f7da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697f1cc63c745d3c45678bdd29d4aa16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0d26dc18888a868b92f5efeafb13d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbb857cd14710c65fc9ffa36ac84278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20ba5b942f4f4b9a272bc6a8f1f7f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423ffc85720f3e3567a9dc0b6e7aba510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b199c9ea921c2529bc29e9e9fe84e0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8204c38ed109f23dc341bc5c8fb655d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce901aa5864b9c1589fbd7b9a39301313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd496a6c3d0d778324789a8405aa10e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf517378e9c1c4ff9947de562f6a3c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e3788dbc604646b562acba14463de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57954243de832fd3f682cfe94f03f96917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a89e2cd14975c2cd56fbf17017548518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2e7ba7c3e7d30b17e82ecfcee8c1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff885ff5dd6ec079c7d1f75203faed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdae261a7d6bcf55905cad85716e5e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7223e4097382aec960b14f25e591122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082417494e26ab0c08e93205f1455b4423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018fce6dfd2861454de978f1534454e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db2e5dfc8d0a4bb483e899df22247625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7de660214343b454177a7c9282dd5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4868ae110736829ab2e83b9f0ac0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc500844b249fbd39ac9379c913c081c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75447ce265345dd10edc1fb93c4ece6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5567085d9a91ead153daf71c1c861f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16824f1c9e6d553bc0fc44fcca6e0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5f7a0e8b137939029d9751264c1d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877519512076db4dd464a6abe54b1fb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266419d40e4580748885f119c59498434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef98cb892e647dda413556f5950e1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833829c64f1b81526689b80a4928e2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84458dd984e3ea6fcf53af728f30f7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d2cabe721a4ca4d776e05dc11d4f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72ac9c35904a0419ac681cd6ae32a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cd5a07cf5a3cecc2aa2c2c69d946a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca9f69586d2f4e009fee2473c4c1c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61271d074aa4004046dba2fd5be192d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511eda6b349583465bc93811855875e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36394cf52257fff15899220989363944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874d1364cf878889bcb95d670e34dda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e359d2a259794c5b554b3bacba22146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c93290ea19fba3c4bbe8bf8ba2113d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82203ade1b9c871a8c4862994fabfedc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27908e042413bdf0980ddb651bc682049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5efa1ded72ba4d102bf590bee2333250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05555fb01204d110573cffcb6f17d4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8490db1568eba054b4b9c1c4e1f20552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980e3b8b488c0fbe1121721b2712ccd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04918c06a74657baa0bf071d195c22354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd63d717c54d7eb3610d5952e9469055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a71d207c6962e834d4c6db7a73b90956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e963a97e8c9bdee8c21858b20b8a1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facf478907bebf2570aad761e19b7d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9eb7805c3c7b629c339817b67a6fa059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1dadbe82908f87312b38e17a61d2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c501b7fbe173b8e84dbf571224be7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1ecd2e36357d916f3ee5a9c0c29c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4780eb1799bc9a1af93f82f78ccdc5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74efc6b7128fdb3a08d4f53183991c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32a799ce0074477bd7aff2e05a774f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46e774829759475bc3aa7f3665db0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd261fbee7d5d40d2dd1bb0c6cf763767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7855867614dced604817ef208097b8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699873e1c3e105e2f11ea5815dfe09569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7111a7eae4fbc7ef5a0cd18adef4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c825993ee3fe767c5699e5c0aa48ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7f5b75e679a4899426f07f84ca64972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb9cdf908fe885b64622db8b2be88c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b67b23f3c313ba16c02f11f263f3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788a3f302d16f147ddf7cff49926cfe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f823fd818b8598b0ea4a3bfd5ae4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978a2261579d62d05b908a72afb76fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071ce3de46a1dc66b9d4c6e7bcb09a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2255cd0a3fbf6f6c1babdb586d26ec579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e34085e4ef6e6f717e0bdd6120df080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cf4c1c52cc77d37d64c483fbb94b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f559d9493a65a0e6d0fe333071a8582.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>