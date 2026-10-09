--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a29e43af6975fdbf242b9dd80317f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9a9ad2913342e29c4ddd13f6eebe02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f361d80638a33772b091258c379c1a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9445985596bc3b5352f25ff027e7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a66e242afbf2aebc26106dfc24f4bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d749293c31bfb584f2ea80e64a0866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378677b2f0ab8499f31d816be58fdd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b739d78857180df4185b61199abe08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312f2a3e471e985346658f5f6beced09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fd4496ad1e3480056d014ce84e0d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8f84eed2ebc8bc4eb2924b80c12bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0dfb587d33400cfc97822af20437d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2f5650f37a42164b8539b5f15b10113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49770052dc8a354bb2315e98f8de32914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f75e6ba21801ab86afbf66ad3b5a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5d109e2a673ef584104000c9d28d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f367553d343f6e7b45d7072f06222317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017337700c958095ab03f6ed4c24f42918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244cbf1c7d96560313c152b51b6854419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb7376e397a6d565e147a6579914b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5150d2c2ce5b2da61fd8470ffc01721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4566790e4c5b076d6df601c81a3ef7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40540ca077367a61c764f8da070ba9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413822d656cef5a5a22a5cccce91096b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6d66d6f9cd9c82bf176b1104bb27325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46e6300af6e429212dbf0d7da80bd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9e2242c81ef5ca16375dd3ac0340127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701330928af90511fa8ce949d50949228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f076688875529da3987ca1a25cd7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0516582f58ba19eb4be1e9f27e0020b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378442c5e88157332de0ad1d36c20e8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f241c3f0bbce9d6c99373c668c8f2e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e7afd03076dd2a7546617b2a5bb8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625596bbd520ff46a31713823112749c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ea13deb8be96a1e8978ccb5141bb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb02b4b19ad05bb160f3381ede470d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215a405b030db1199895cdb6e4468f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ccab468a39231293a4e9cdacab03b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fcc7ac44ea6befc883cf1e3d1187b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea253582c814e9e53de1c424c30a8b4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ef6a410095422369ebcefbed1b8af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee9f55caae8a4f581cc765dcfb5abd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04315f7ef80d7987d25870a36b16dc3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b029800e4587fb7365c6fa5bfdd559544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dd322b9da4c07b9b3eb0fdb5c59c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11058451a834fba7bf27646b36d606b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0d6495679d5a44d5a85542c71c03947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ba0dbc3586e374070e8371a9a72c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33730b15890ac8ba614e766a58eae0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffda1ebbc09ee3c9bcdebe189c8067250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da673922ac77fcc6d77a197a7a5880651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ad2543336db339fc8e1a7623be56652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70eb02332994e335151bb7f89d398253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f22ad3983c19641bec341a77b2b73754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7c88aacb5c842a35282ddfaf81a0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b2b9f1fd8031d70ad47d8092cd68656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0da1ed8f411b9c5106692a493ab2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3fb2443a44fee9199ca7c12f3c94a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1a6911fd2a8c2ba9e5d5f5ae843ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845376396f34611f938347725a3f5b8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9e18ad9bd10da3471f4d77e27285861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03650404340e3dc862d9bab599198a0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279170aacfbddefff865d448b5a4c2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6729446a6720d65287813b42a9921ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dae0cdc4d872a3e4e3b615b575e9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d3ce6ee1c6245fda2d29ce5b8475e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c8c072487aead998a748afd3d49db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed172d2c51c7e60ba1f732e1c0869d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76a3f1ab15f4606547595596f82aba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbc8b9278c1b9cb68b3a9d6cecf54970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1667cc3bfd6e3d1bcaee30b5b6b6fa771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07716f9f5766dd734f2ae1f0af080f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11105e122712a0cc5c6370776d23fbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2718d00da163677ef95b2e61a85e9e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb37ff5a2d10497178e5a2eae3ef6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4e15e63ac3bb128655a698f71642e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cf5f733187520506fdc0d52da706877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c60acf6ab4e6611506b513c4baab7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d9efbdaf8a07b5242915cf3fc11ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cde7cab341596d66b099332025e9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554b68c595aae2a2b263fcda0d16c5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b10c0e91106dc2cb8422ab5d2d71f82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dbcbbafeea2b7c9b9d8e9eac665491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604480bb6bdc9dd8156eaf5f170eba92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a01e9d80aeb722342215992c28dd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a183521fda22bc74aa09d1b474cd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70566d56c0f95c199f304ec10209795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeec0d027790118a63786baaf464d596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26baa3c4ffbf031986d045ee7e94757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07ed614a09430c077c6b218d07e67e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ad6b3b6325e4ef3d3fd6f6520eb869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaa3a9af2314f73cc55ee6230d159610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18866a7b69f6d05ab95a81ea996cd1a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e081afc517ddc3a4f7667c3c40f4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2fa0a012bec59f16dfd8293f18ede13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f34b6f2cc87e8f00f41a9b6e7c052314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf1e553b3cb5f36ff6c51a8c8c9b2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ef991d2cd74fd0cd16a6b4c44a7ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e6303687aeeafc51096497622748117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566667c741289aa8f5c71581dc32bca718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd252385565d4821c48150a3fce1cf419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c29c213b6b18a1c548bc6414459fc820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd6ea4fd1e9aca6f6e408d7490762021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cd4b39f53c3c5842b23e1ec95772022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0f5f020c52125329cc988dc70080a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823058e09dba2feff03387f9b9084a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8b9bd8104270980258a6a357457b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719f7dcde1ee448b47e98fc08bc67bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1fa550ae1468efb3b8296593f4cb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b03fd80e50c4d960f46b129df742d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232bf418a032ee0e7df88cb9c3ee38129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd85e64ac716ad9013039cb36c1a3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67a1715e1ab4a252c193f273e04ebc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c279a01dd1de1d8f4070df7741f3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b90d1cc88b98ea776479f147a9915933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae235e550bed94c6688932c2c48cdeec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c765ad39d7022ffed20eb19b78ab835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf4b6d33e728c4beff819088db8c9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f78af8cc7d54d4cc58cbc14ee979737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6ba733e9e6c8ee33af12bfe9b21e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54ba69eb5cc410cbe990dcb947328439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d38b44f13ee612b9e220efd23151740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745fe69796cf5f2e6713c4bbc7fca3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae6614362583bec2a75e6a9af0230d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40f0fa7bcea839408115d870f567d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df58277cf573881feec4fe84e21129744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09259e4016a440952df90dc665d5b27045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd332dbb96a24fff88a0ca8f321732f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79046989218d317cf25d1ee858ca91147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bd20c055009bc516c12df47ebd67d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812d39de6751ec0539eec1f3613eb2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3c890cce8e4674f069f60a64d36ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0e42103aca37f076a9c5ad0a5330551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57fb124599d4cbb137c5093fc6dc2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f131c8fd42367aeb4188cd30e072353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41831948f0b04612f88a9e40952c948254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118964f9ba6cb5e06462d75a8c1dd3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a62ca86691853994114b92d095e0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940df890b48e06dd640de52e26dd99bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ec8c46ca1000bf92b6fb92a45cfc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b6a95b1dbb998ba93928c85bda48f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad221d51092097d98b8627a1408ab860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083b3edbd5731a26ebdb368c7a8d6bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150bd5a6baae4c9bb827a98954546c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3363f73c5cb8407f218242973038c6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359f2c6612935db7d72dca24d6e501a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbec33a2c6ce2778f58e20595d093565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f52dcc1f72ee78e3c08faa2ccfe0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ca13b55d80573f31843f390c0f20067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4fc735d99c072eefd72ef9ef5a6ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7eefa35630d5658b8b41de4793f93669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0a87a90b47ba74c0abfc7ad28e60170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b03d8a5d498c7da10b0a0e7ddfe0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89827a68bb1ef798d2eaaf3c6975b2072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5f302a389e5d896e17f89000be5ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1f453dba361202ebc296a29d0b42474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0a12c4d0dcfc0b65c46e4e4f0da2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393d6b1ed535cc36c42a948ec1182e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeca9bc06826f0c8a346e4e9725f26677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605f25690e6596b98f7c1b0954573a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc12fbc6e7999b472f8e3414d6fbd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba3a0c2a81c70f6d1c625cc4e6a05d80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>