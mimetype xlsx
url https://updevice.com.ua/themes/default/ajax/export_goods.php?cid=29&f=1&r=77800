--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b47e3903ff1691bf84e7f8d302c621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca3c440fd057997950ace35f4df3232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284baa52c292b2fa01c0d337305653aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282e7debe1a5bdc61441ac99fdc80794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252d781c6e2973e9c0b68f4c74d84675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca62e1a822b0a8a03f75ce019ad7666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5d9b7bd5f681a89756f507edd1a1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fa6e0b3fa0e57dae746219f4f0e608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9595ad4eaeccaf480f94dee4f69c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0da62d98e2d2d74cc23118040d223910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbef43a7e65eaa0264a3843b05c6bfc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc8161fecbc2a572aca7ca22f190cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610047f03f7647f7d87649a0629e625f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fbcd6336eca15c40f94f328fab85c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf409929bbc44098bc1b2a8d71ca383515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0b17de9516b13959d12494b37868616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bca9ee3ff620cabd55b5711ac41c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520952e815248a286c90ab64c2b559418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6e1fefdcfaadc8e44e0daad6b128819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2eeff43a2a80e2efee5ed716762db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48d2b795b66fd5559724045ff5690721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ec2f4af7bf8b7724932c3148f943922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dd803fc0719bb719bef3dafab16cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e9d807a62ebc8821b30314a74dfc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094229b8f1b48d9f84d732e1bebc1c2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32d4c8670771a6c12a31aaf2db3c0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78feb62e76eb9232774adf4b3e209cd027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737d615cd7800bc52a275636794fd3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebb3354868dcb932e565019fae56a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77948e338b54d712f47384f9c663ccd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda96d003ed674debae844053ed442631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbefb5e384b4c7c11f3ff6a5033d1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3a749d4bf128b4425556078bc715d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c095e6f76b287b72b6a5f3bff02b47334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cf237b548aa3101112ccb5cd4f7c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c8553da80419c5fe114774121a33136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df661c403c73088672ef03a3acdc466037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6619f8cb29b7e52446b2f460203bb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d90d812372ce971ccb530bc306ea639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd02d3976608b88cd721c46bb01e6f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91b2e81cc25db277b40962f4aa929641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54a85e9b78082fdaf5a7b4a54f399242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a422a36af0c6c71678bf39c3bfbaf8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b046a0f5d601b516be16e689e9f34d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd07d9f834a6dba39c84ed1e176a50645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e74a11c30fe55fd7ccbbb3693a41846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2b275310495d3003f1d3372bcfff247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd267a8313af727ec91543a63f36e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884114cc2a34252532d8edd6cce3c5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc811307f0a05ed3664a8cb1ee711b7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7209d7b3e0b57e9f22bde4ff2394551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee2b8bc004c2068c626f90f4ad246452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfb7b4d5e0cca41420957acc49407a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499407ff00e74565093660fb0229b28554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658daceb2b4713677c938b3d460eb76f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68ed5771d1352e4845582366f9f2f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e5b8c97b9f1bb6a58d71e33a8f71257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dcbf27c634cf22bf5937f05631b6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8daa97884538718bfd1e42f3623a15859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05118592940b47463e676bd4f4ef0a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b385d04b88f55352897a86146f7575a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a197f49b9c9799131e277c00fb66462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9650ca835b0ba3167e03a02ee88a4a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda666017ec9cb99fb8fa3d3f654ea4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176c442956af7e449375c40d8a6398d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049178e2181269dd9b805f5972b111d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2afb3619f5ce51fcf612d3a8df45d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380d2b833b7de8f28e065702ee6177a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf567edf5e854ab9344d7581f5a1c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb21d80676dbeaffb56cf52b072353570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271036a62b6ddc66f45f33230ecef2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce375ae172826b5f950e019c7dc2a1ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e91ffdc240ab720fcbd1a73d15724d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5776467d907e983f60cb0e9934f7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa0f0c24297b0fe33a97a6c74e701a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879d1f0b984c99769407626559e521576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecee079687ebb100e13dcd7a79b25d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535677b57e8b89a818b5d8a0c7953d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183d4fc5e5a3fad398bd83c02a3ed7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f58ef21a40398e63734616edb4ebec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f759c4e91fc1f50f2a8ee7f4ff24581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f380ae12f783ef94d02c34efc6984682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549b10abce407a9944728e3e944f87283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612bc6b3227ea6a1b63110f0f82564e84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b41eb7f11cf8bd50dde5f8b42697201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775eee4902efb4a6ea1249ee59ad9e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3106cdd280be9230c1d37cb60e4c7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd528197a701e375fbca9fb0431a144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e05ada8549e5fbea2ee812bbc431f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32824a315955150e88832358ef66a2bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fdbc30719549ad20ef840099482f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8381dc2ca6fbdc1e7e898f618af7a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6c169f72f0d97fca8c6fbdcbc520c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b95c4c97efdd81fe9d068e970374d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e42db59c63de3128151e439b19a6d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef786c152f22002ac62f6931cc0eb5de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0c8675ab50c49bb18a8ee7b8a2bed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dd4e3c266f79232a86786ac09f1d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3b3c444f4d317a1496e8dd042069e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958450601b18fd0c4b569d0fa5da30c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948e80dab4150c32bcf99be2fed442417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9facec3344945f785c869bd85f7f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54512b64072ce3ebc4343afd53a57a2419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426f32706111ed9a33048b2cfc3b42120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdd5dfba6310fb2b0f594d887d76ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf72105bfdea0fd39d8511db1dc4d8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ac59ddc6f795bcd54e935533f15fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeb09f9630b1bca3224f4e3719f9e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523681041d26585cdab211051457445a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df009aad2cad94c8efafc3166d1e140e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca147956415871e7b6d2b871ab902427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d292730d3421a45b9a2731e6e703d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e739af5450cca678e82c1759c30a57c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae11dda03a845cc211fa29f63911b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f64eede076517287816a2d3ce8908f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27796fc61b12f5106e59ab809c67acd732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5d628dfcf4257b484bd8447bd3c1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c83c6aedda78f7196d47ca12ef2e0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdaf3eef5bb30037a7ec2cae4a17bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acd28f8f6f33d2cd37ba1e8cfb5bfc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2be38fbcec73eaf53f917a2ef691b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fba26714a845237b7a05606c716f1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4f820d52e74e8e8997baa30c7216339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fe1bd2f5fc551d7a69a6b93f2eaa340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe4bee74d44dc63963783fda73b9d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8e58ca549783e9b82dd415ffea17d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016377859535255ab6014e9a1987c98343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7af9b167a626ce66652ca5c704907b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d29253bdd48a8a62155b97ed25631345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892418984801410746c09512633a373a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2682d532eaeb70d2ebbf3dd09fa5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae577c87e9d7c93d8519d40276e8f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dcea964089ad354da47722a79ed2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094644f2345bfc1ee41ab71f26a1dba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b037f505b38d4c0785266c4a5c84e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af799367cd57ed0fa712aafa12e180252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4a861ac5b575d6e5f42ee9bbef01153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcff53aee3364805265e11fd34222754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beca5c9be0d4ececa1cd82c52f95c1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155f92f1c72051bed2d5280cb852e4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1562eda4e2cfed4a7f0fa4a5accc41157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c404a55ad67957eeb95cc7f232b96f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54000189477f4361e426bc1df219e84859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db79ed5a1dc2960c1afff0d84c96b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1776fa93bad30b4a31fb211a8f1f81961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d878aa442a4ba1e808c0508cbc4f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa5e18b1cf11b713b8cca06c9f3a8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec329d4966850b45ecd0c93f08d3a9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f7e2a818e2855df55ce1011e8a89565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e803a29633c0822f2633d284e387e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e2df57ef32444d5ed9ac550a0a90567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf380200d87f33a715d74c74d677966e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b31dbcf5b5584849012bc9b2ae55d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad7f22cf7470e5cb9c4ab3175c6ffe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc5a806c2619ec7668a7638ece28d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16195532667bf04158983bcea686be0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e4f5acd17846e511ad58bae24848f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743a3318a6725caa5954fcf4ed8bec774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9f872b0205602770bd5ae03f9682875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4ce5ddf3f8ea1bec23b26d99301eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d012aacf76e31c37a418a2b1edc531677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26351289c33d30a585f9fedf8ff2adca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02692ada319ac26d5a5c1ece8281ca079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3e117e725f5f681f82f3c3e8fa40380.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>