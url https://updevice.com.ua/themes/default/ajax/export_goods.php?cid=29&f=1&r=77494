--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f49d73c7a93c649f0c7150b1f1f131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286263eb166a33ace51257582b7910e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e16b98989b11e54f162c550d1db3db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3741168b6f36c61dfbcd2ffbe3874a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1264f6118632b893d53316e2b3291d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20959fdc24127f42450f9d129469a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693f1ebb6c75fc549fcb4ee2cc8c0a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c2e6675c51f6b1de6290c06ae0f6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e38aeddb9e44f0f60c4ff77d7150f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21668313714cd3f4fc025c824b728d2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d67ad0c0d3977a35947ed233cbc5c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b20ab6285ea4e3db852c676d2266812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a3c8907b2a268347d9c1609b34b0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b28b629882b45a0459ac02dbf61ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0a0d853f3b958698e67a911a818af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28490d9df7294686a7edc2008cdf589816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa829b1745811fa874a4dd5c7cbed017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9bf2bf1691981b18c821da2c8bdd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d819556a829fbe21343d52d90d22d5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae85be15182be3b5385dec389b8abe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee205d0f9f56d8820ba34b5bad46609921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344b38b3af113b1ca32b91fb5ee5e6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb664de52d06c17149b34b15edef44c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1aeffeffff028f1e84b5ba8a4495cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e7dfa1e7884a5dd7b295937d6f31d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17b2fc5a51a306ce9447fcc9241ad526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2e9e18108027eeeb4aca10cc656d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745087bbe0ef7617c9eab9a1fdf8dde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832172b12bba502dd8fa58647a1703bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a963691c75e3c1f7c19138e21fa9a5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cc76a13dc1c9e36436669385f8b5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8436bbeb30bd80483d527e0731e3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e5eda9e0e8bfc89b7b78e56d27cef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7be387a2c52504fd469500e8eac19034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8273aa7cef39eed81cf19d975ae8b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662232680bfe7b2cdc4948edb9e6a13636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3ab4bdb5984621f2f57dd33b8c75337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273932d2109bc732e73033ff700fb28a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d581ea249810d8b7d476d77c0002f5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208875b25817e6c9c34d7fe36f7fc17d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e00d1fbf691c096c090c72d1e858f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c697f51c4589cd6fd779a2b2739d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e72329c214880389c5a067f35f65e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229c5187d8f3c82ea2e48db9cba13ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d22ce901a8bc5c4fc0cadb592368f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fb2123c78d56eb5318a2bea33985946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765def276ca10df74d3085db3290f6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9263e48cc7d0598dbda13e80f4a3b3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627286c4dda393fb9d4de443a342b1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd196de946db14941b7a1dfce245a3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa52e7d6ba22e15b5007c6bbced09d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e782b447455d2e9c650c065d703873e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7b070129d92ea478e5f455c89b76b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d2db1a5b226ad43994f3dbc6a1de154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf28637318715c6539d3c91841d62155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e255a626c36e570a335ad79fc4f04b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05623e62373d0d2d4cca74f510e4b54d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53190a41a0ca4d30672508d5fb0d292258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285d3ba77ecb3889fa72eeb94b1ad0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11859aec7d29937c2cdc19a8e51b564860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3875d4cf1f50107b72435771a39be5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895f3e0970fe6d0d83be0a6aae195ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e87dc10f2c4a0b2ada449c47cd01863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3141b500958502dfe325de91ee52364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12a3042fdfecc41c607c84c41486065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06513a68ecf209dfff5f90b3f16e1fce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489eb6c2a3abe7154e0d95d783ab340667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a402ef08439ed1edef9d6fda1592068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73e5d8a1e0ee321493802f08ed7b6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9d6b4eaa3b4facb6d23efe0fbf40570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2225eb57837fc665333ab811489730c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d8252fd0a412f5e411d61e96b2e9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780dddbe3cd12186101772bc391200973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48b82df81aa4ac75573eadc832e1b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23002b463d191c48556dbcde95d2e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863a1c4c04dd3d08e43bd4e091fbedc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490dcacd082dfedf6e297fa5461ca8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac77d7db69e1dc0238f909cce8eb38578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5a4e72a596d20d7817b645612e2a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f78983ea20cf557fe3ba74848211080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fc1f8e9783ff3c3152bdcb5496ee481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b468826ab686f400accc88038979bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea5ae7b98b75c024e3da8c6fbd266d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43d1c5e11373ccab22cb2d792310e684.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740fb88daba9e8ff8edd973045b69511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453d20ac0daf5885e21b2e5046125f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec24d59ff2e951d5cd31f898a19335d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9474b48bbf37c5c2c2e87406ceaf0744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c3d49a01bdb0d8f86652d43378a075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87277c5db802de9e93edbb3a44b5e2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b3ea931f2d11fa6e1520777d305757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44817b6b7baf1766460a6ec47182f4e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4a7ac125c4521ca200c4e94d335da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f18a13567c856c1391a77edcb064ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e900c8692d6b4e3bb35f0ca848d577011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6a463611093d25650f42808528ccd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977aef75a848b55d62912842e2490e8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a37d317ff83fa6a568224b31b6639614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903af66e4277c2c02566aff3a7f0da3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155db28b39062e390fb13ef1d719d4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2f555477855a109abb8c66e2d708617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553641141efe6f3a63149fe8b7f67c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e112d93959a266409227e9d83cede19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b2b07031e867d18e490d865ee207f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e960c278fb37be758d5be17e766d3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6bd6d6272e7a2d2a3114c671d9f5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0514e6c186ccbcd819721836d801f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef73ad69480b1e435970f102d2f5d6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd37799284c2f217185096360dbd50525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1578230aaea8edb102b0b9963ad7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe44bc4f4650be9a528be6fba33f57227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c722cf0ea3353915522c969e16b31c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfa7f6934fd00e57bbee0f683baff529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577a42de8b21ace4de36af61636bff930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b5268964bd241c5283463c08e85e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781d00a6f2cc866d0550beca9f221e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8aa91ed8918a29ad84b44da49d39d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4a21186854491833ef51b89f0b02234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8873186bc484290d25034468ea9a8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8ebcb35a8ab3627d103df5426cf4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96259c9050fa9ab65a6576a77b1849b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4dcdba117884e2d7b510b470cb55738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883221dfb1564704f31dac7c7391b34139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c8440d706a6c7d7e07dfdfa26295840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e955cebfb590ed469f58946d26f012841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a1d1c48c5ada60d1ddf706bd406be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09471f79aebd98292e0bb3a12fc3e08743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f86facad64995756d652c3fb047e4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cd08b41d8e6a37e169d9ff07f25d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892d82004024501bb61d2170d9b4e1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64d22c3cac3c8d867c164336e6fdd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df28238a174a543bc3980d044f053b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f689b0a96b2359bf75a1c0e80c2d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7705903d442f26d7a613683f923d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4e5ef20aa0619a34390b7843b99b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee49bcdaa6d4c8746f46d04001b88552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037c66b4d749c5e0812801a832b274f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18fd0f8412ed2aa6765e6d4ef67ee454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb42bcb0c17273a4e37b0a8151b9de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc843b3837e1b3c3bc060d2685a949e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4183b84f0138efa9c5d4b2d3ed3c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5fd50aebad2519ea1a810a00846a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0169f6408daf613737297b923177cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c1a1cdc5b0543d3734d037e63c1af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f91931c72e45334e7977d1cd767b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23b6966f8f517a0ae376c91fbfe3f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23de99d0df709dafcb29c0a0e89b4cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf1cc4a1306697165afc4c668b029064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68916d47894018c5d049da6ebfa391aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45204c2c25af385eb06f8a8d551ec1d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69492a8e322d427795fe189b3b5e047967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c2e224434f51d96ab8bfb69987a0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e410bfd69e896e0eef57cd38ee641169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5284d20729548436458c00cd88d2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ff8f5054da293412962403b9e937e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb95fbfb3e14affefcd8dc4975c2bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b825e04c4187b04684c9ad7783ef60473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c88b8f6e325023f4a377992b2106c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311426a3e4d8fa230fd5288f39faf2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538265d2e4439fd35b9b185ad6dd8e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece3e6b14ae323b9a74d0e3636dd7aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbceec040c91d24c7e400a66e35fb1d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ef278b7960ecedba4be1f2078122e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd717b890ea341e641b607086d00d0780.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>