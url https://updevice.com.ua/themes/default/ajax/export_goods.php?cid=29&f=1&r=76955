--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f577683c99534a09ee062c6207e25951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d42335bc4ae4aba7698a253dd82862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7501f651026f81bc0a63bbbc2e6843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443a4094b327b26cc5ff19203c2c7a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0d8d4b7bfa3070f317d764a7898385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a964f5097255f8e1aaaebdddaf952116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae29362823e96f85472abef2f4b5d8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fb1a74fe9e6fbe0f48c6b6b476f088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3f9e7442ac8bcaab2d631584d0b0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ea180b6a2af0b0dfdbe67c1569f4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc695d1df669e2b907f350038ae5e2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de69bbb491fd2d5989cfb5dc51f4d6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528b33f49b57845ce26f2cb459d2e7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03bc3e913d97207e805c6c6e67359e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90681019788a2960663c031a7d7bd115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0372f42c364a43f2b11595e6838b8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e735133a59265b2147fee388043b18117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286ce507c318f6f3c36f09b7d33d6fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fea82cf93262b9ce72f2d93e65afa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4645ed2505511376c991661cbc6e7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a69748eb51cb233efd2c389f369f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b851e3c9a6449f411d6dddcf1541b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31039b4fb517c41163102379e523d8df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0ce64d355436530af99178e38565424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeb3c2f5cfc8079c47328265575e2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f0a4aaa9a4d794d373a9fce62a31626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7c8341e660f928ee37db4bb72d6f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804eb0b54f90f35c8c5b7b93fcad08228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a605d3fdfe8140471afebe6d8a654429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404a2c6154053ab9cec5ae29275fe0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc849db6413dde83881ccfc6807d2a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636915252e189691c31006dbbe1a12d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95b08e3a18dea45485472d5629e45733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659de82450a7801e4d31fbb57c99fcd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a954a40ebb295ca19e6313cda16b35c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce50919e9bff9c96522654f13562b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8430774656549c52045a2b29461ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47286940961288cfdc7134ce499a509f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa98e9cbdee3d92a2a292460d50f95539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c35d9c3344246e917e3c8a128e64d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b671590d906c723a52ea432da8e5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f097565d786975d9ad50ecf99122d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054836ca981640d57e2d5cd12c1a854f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bf32d341888df233c24094e8c9db644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf825b4f588e2971247cdbffb76c27da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144795ba749603b7707f6f6d032756c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968460700cba1d30213bc87dcbc9e5f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b39e1b0d271f52bd4aa2bb94c952048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd805a07a08a90425b50ffca3405de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425f15c9435aeea3a32fdde8683e5bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd214e6048504b500f886248a1675c3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16efe7046f949943ed453243905d4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfc4d793967596209d1c21d3370f5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02662502bbbb451ffafd27f06887f2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe3d2302f52954e2908fa62592459d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223534ef9c283ec1a2707900b1e1a46056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccb11978c69cc26431d6606b62f07b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eea7843503e714d6ed2d38cf58de2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26f66307863e32c8a11f6638907a7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fc7fd664668d9500f8fe040baf2d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87a736d60c2f449242f153d4b72dae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0a4ea6c9dea86a57bbc30d83bacaa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9a270a4c6b7504aca87316866757163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bea38e1a86b4370d7a438ae9c3c9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082f6a188f186c6f9c8b81464ed349665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010c293c54c004074dfdcc6760f8e6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66af5eb4dffa940c27ce865264ad08c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186edd8ac4dac3d17d7a534bc86377e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a660a70981bfd2ad4c579d2f324b6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b9b88a6b32ca3978f3d73b450bcd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35b4a2034bce1a3a28b81b51b93f0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98555d99435f4b718b98544756b4c36472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005377e476a7975048c2a45f7318b5473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75ee4ce00861a3cad3c140847227f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633182e544bb674ecaa53564ec656b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719746a1e09457c22e62a7fad800c15f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7836ab090bdeffd87922ea4cbeec177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6a6e75055fe82971d882a39bcb88878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45cc1c68d304df9d8446406d3fe5ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca5da0c2249a0a41c3f663dd6b467880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fd005fb4a05728fd345264b98ef8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e524c3af89e9328412044c948a3fe582.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795740aa6ba98f40d22f49a767482f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a690d797a4686bfdbf96bbe83dc94f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a7c0cb7ab151cdff77a272b978b993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc5497833d2cc144d77ed3a40a3f054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764ef3464e59ddff0bf378476444a705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e3787838fccdf63b7b9f9753dbe246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7895d331a61033c749e4423c7095e3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa95baa9e0b12b469b360d50f08771f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1852033682dc21784e171ffe763a9bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492ff1d094f41808504f9cd93f71ef210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0596319fdd441901c9e7fa62de3ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723e6de47f8ba74b55cd091fbe8f74a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fdc069cf24f6b9213e43cf0be808513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d29e137abd5aa703a9b5e04c99578114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c7cadb559b7d517574e571297da6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6a6d318b6a10a020a825225aac7a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a721978c791bb2dbe921a0cbbb547317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c8e55a807ee13b19b478b88ac78bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4e6aedc6701a5daf71cecd4bd192019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f028cb1994fdc54955a801b0fdab220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baafc1d11fc5ac04ad1d1a72024f0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1e011216aa4f251213c024fe07c8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dfda61f1418488a0f929affd346fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf84ad2e7845046e1ed31a223eb96c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdeaf065bf8393b827d24fb38c870525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08bd1bedd36e462d28a0bb3badb8dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f46c1e04b1114cb30492b3f371bc627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12571a8c55c7f70612aa48cf7992ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d419a0f240b902b07a2a8f35d9e55ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ee053dc9a28830f5b51c7285af9ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6174ec86d77d9ace607733153db7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381f5248682dce7487169fa1b2988f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3eab7f93da72bf44b6f9a9e6b49e4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9901ac72d43116c5907bcb63a67ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cfe55a06e0cf06b4c42cdf2eadfe735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2a07cc3897f7980f5307582adbf1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a95f8b623f59a108543d077a26a9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984232c81bcb68b744dcf1dffaa83fe638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993fe67a15468edeeed6dec879b220d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50213e6e7da86527ba7db90c0d9d618c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61408a4a9a1609fc4afcb8259563967541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecabe448f1e76ae77f85931f5f96db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefab200084ae894fc85d8901c02afc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755519d39adb8060c3e2e325dbc64f7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115948059f673df0c680177c07b5f59645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13aed9aff15e32b3147f201d21da18e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb45e631d7d9155016a8d4c6a56a5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c2b28ead49ec9af1bb6bb68d7fafe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c4d620b828a95a7a198e4059bad0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d971162afc3e65e22df70d4f7297e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83b8108a59b0d2de1ee61ab77e651e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb46bb07b6ee9c02c1e8e3326ea20252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98050083e76e26acd038d91d3fe0f8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3a7df3d1697e4687ab3e6fb594c1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7badc95fcaacbefb32e782ed06c38c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d182375e755a75cc986809a026e5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027053acb60a02826ceb713085020de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a4832e19c96b12346eedc7e9993de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35115104294931e408f834ab243d6d7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a703eec36f3f5ccd0cc449910b9773560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeae702dd836355090268b2cc11d4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a59596856d10ebf3f2b8ddc300ec362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0f08b96842d2065893add6c0af8cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd8e7202e6b5708e715567c557852b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c307ed7e313e340334e9cf3c4387965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ed2547e74b75521ccfc30988c256566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f6204f75f07f5997a10675192151d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6c122c9fcf8e5c9c63f0be8d5eb1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db885516913331e4e645cfab6d522669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b23469c8f29f305f4e0d06fe2e59e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db116045a2d62e484e31897ad08d8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ba6730153cf8464b73bc473d7986172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c590b9ef75211e0b1dfb01e56abfbba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97221416acf64ec85551ff531684d98374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4c7cd6053a231974660c48b95f52875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f1bd54efb014e91dd578c55ce3f2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd8b03005fc9b536c3467c9c3d6d4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0b584ad9d25b4d5dcd3bfeaec2dd478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c7a1657b52509d0b71494a70984ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab209aa044dbe26d6b402b5f607cea80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>