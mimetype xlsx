--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1174e1de50698eed1888ceaaefbeb1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ffa09eb2284658c6c4f641924a1a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e967fbc15619ccf1abfcd6fc7620f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887344f53b382f4a19e042837e70f24f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425567bca9ee7c92855eaac9233cb8785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5e93f1a888d23010f7c49b37525cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9007f50c97e93e9ed992782b5095d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b4fb754acaa61a04b3e47e891d5888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e554b5d86c24a3b67598d5586b7b869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b4d1a4e5e6dde8e8659533494b64410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6651706f228c96295268c5ba1357411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57a2b396631a2c5597494c97de61b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59d38d5759cacc73f9509afdef95fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a11d8d3d07ce2fd7076bdc70578b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353ce9a30fc2de48e20ed9f408446ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415065f58e63c5db528899408600f41016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff89ac001769048b4205a42f2c98f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88e0b757a5d0856cb66a7632c9f50718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ac0f7e935b8ae0b00f21dec646db619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e076de1c61785009d3596dbc8b9e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c081666b8d439e878c5f30f6b4c7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af5a7d0eaf06fa059aaff1cc282c7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94db31559021c5cbc66b030c11b703923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda07dcafcae65461ed9c5e30dbd9f4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27600045bb338c2bdeffdb8c9bde3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac5395648ae9df75cfab8897071e4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fb9a4012b5f892050d04bfae23c7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f8ad42619cd4cfc2ab80dac63f96c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14506cdf9c45977248f2e70c0e19814c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d622e2611439cf5c8fa5931741a1d4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f8c5795b7326850a8f09dad76016631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdee2420123ebfd86cbc5c38c79ca7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcf0c235de8e4b7df44ef65df16f3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c9830e0e6b9630fd9874df6324c0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c319b85b4ee55d46c5d225a9f7737235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2896cbd0ce95d4b57d88e166d2161e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145bcc7afc2636ccfbf7159cfcf469537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a6a5d36ef4625c05f3c42cc0fe7b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9498c9f2a7a2fa811b76b7e0f2a78a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929804cc2dd32fb28fe72383a7944fd440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d561065e6b0f2f65f4d96416b938cd041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e74c66015ecdb0454f212e98e4ffe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca8085de24e4a139b06904009921cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14177f3db584a74138f9460c0761849b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdad30d515cf6bc086b879aa5aac8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c0e06288ee49737e4737efda80cdc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2626b3e160e507674f122cbe939f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11b3eac2157fca337e7b52cb30fb6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7eb539c25f29f9854d3031d4a4f75649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03600b162e26706dcdf2118efd3afa5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a3d279125971003b42cdcd5ddcc3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bae1c8a2a45eb1775ee9ae42d0c6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0e7eca494431229e471904d59167753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36375857ead5d22f0a2bd294f0b56b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e75e0e719926a3d5575d1b81542ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd4e633bd08e60828a09830677625e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f034c93f7610366c96a4f647b7efef857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8517e10fe08768ec66794021afcc4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b3fa8e4111645cddcfa759ed072a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5d28f3fd6673344722e839721b65d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f20778a2322c94e208e35adc7be34461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b2205dcce58faa7a7b20c0a319f7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe6bcec7daf186281b205137242e1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8952afd58df1843cfcc7b10106ad2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c12f5c2234c8a488861dceabb80a5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739035202b42560d8b09cee3dea933e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9366af0cfb788a23ece525fd057cd4867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5846c2f96da9956a530b4921210253068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203731b57646e87b574f71070dd4c1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda04a45a934ed0e55f0324a4bd1aa0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819529677e7258381d96b0eb556901e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0805a16a12968abd322284536611572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe11965d89dfff38128de304a065ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e0612374a6ee0867fe09bc15e650374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea9ae5339c42b3179d3d7bcc4f91f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b7ca76dab931ddf9bed505477f7b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a0286e72631252bfca919fb45963077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d407f83102299e3cfbf0924690479078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0add89376c0bfda92f5da42eeec9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe12199423556b18cbc349c5442b3cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394d4ca13bddea3f84b4ef7fc01069981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ba363d875a61caa1aaefb6578795382.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e87d0af8d65f1655efcd93e44f0a141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd967b4243f62975cec3cc4841f65042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b528151536f8b908a735941f098a1233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cbd43b14ab9ee6ca992d6cf9932d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02fa2a4d0d848c4f9cea421c6c90b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c767fa2e6725945adb806343e7e913c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d803b0ce0bf5b4b8515f70f0f3158f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046f538d7011b299c1808ad295ee47d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b9120d4c366fd33e09fa981c521a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85112af943412db20bd314d23d3263e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab7fc1e34d3a2b4b41f67aea1b88bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405ed0867823767bf8359c21badc77e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d0bb027cfce3821f3b8e671563da713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42413233896dff460721a3efe39f0d3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459ac99bdcf4113542684898f6ae68715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915b0303ada651b4f33e258778e8d1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20a4b440ce5a6e831a850f682ec77017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b74840ce454642ea41b6b543004ee518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfd188074ceba1fda2abc38b1aedc719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fdd1adc9ec700d694b7101a2e0a5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dd5b5090d737bbbc606e07cd1e7fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9addfc269945ca0094c74c90a391422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b537722e77ecfea798df429afec3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139bb891f48a5bc6137fc8b8eff47c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416037f5b115ff553eeba0f8dc8f3ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ad31750ae3a796f375c6d0127923b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a89595044efdf9b3039fb3022b062527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f59578460f5951aab74b5f4d3e967d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640930d0f518cc54909db1080976d7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bae49aeedaf27d939f39c74d36e82d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1669d519991bd51323f429a9960c1131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a8a17214be392317a5882708315d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15f3011d929c8f30471ec5b2e12f0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1dc937ec4eb14da248792f594b1f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4368f6320efbcd89638008d3cf48d5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24cd441637a3faaf873be7a7e4545b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0ef0be6189a17d64f199570569e6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283e36f75144105cf36b4ca9faf3b9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97efbdb1b92476693b55ba7f596737839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78885e0da58372fd49f891a382ffe040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab190efaf02f3ab15a3dee9631335641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43744202e5c752e9f837280bd3ed738c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bd8e1b3345264d17d9496a2a6e73e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da33b397e4470110a0222dc0973068e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c9d1c000b50720a961ace15bff96145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbcd2bd4557f59965194d06d7d952c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24829f7980a46b7e9e6114d70a1cda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97530387d3aa11ad27718cc1d6b4c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd595b63c4695e426eeacac3afc8567049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069ae58feead691150e378b0423a14c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79165067a57769c539595efb90c00651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966600e33d9f56421623a0e32b58517952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8eba7cdc61c1ff2a510337645712f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cff3500d46548c52a89bc734da44a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1275953bf3c749db331d89c65954c7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0d8708d193357b67b66de512dd1f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146104bc038160757f70fffe5addee357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dc830a635dc5c6f477b3a2565417c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16274544e3ef09f172ac751fb4901cac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e1d261ab70e47ab9b38232274b9be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a83b0233f4c8555b89b1e20c5ec34461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c22346cf314c7ff23b1fef7c523bf762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363983c9310deb2472997a095c52e9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5c5b5a0d5b107c748897fabf2dc0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980f9f14b6d45140dc5e18d8398701f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f0bb293922094337f306855c44e2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931793d9990ebd304b1ee6592004932367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c7f1a5022b534b42e7cfcf5c8dd3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60027d6f45a3ee9d35ca4fd701acb04269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ebeb3e565c2c35774dc3743c9e77270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec094a909401dbce457a71ce8a8f05671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74c6fc8fb66c8d96b1b2ff8d34b2de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e6621a7cda858f4b80f7ffe33797073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cee0073bda29de1c4154f99857cb8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21655807083d6df3a7f74dc1a650fb9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d16ca12126b82730ab85b08ec940676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb932db3476bea34d31d96dd56fdb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41237a55f0436a55521f8a983736fd5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ebba7064106b50d42d2e8dc46bfe379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2d64736c8a9992af2e7ca0e33ffdd80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>