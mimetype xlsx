--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cac0dd53c8d45cb307fa872acecdfc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d96d434823e5e580ed45d5d524e3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2c9cdcb703da5d86b748800d8de183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69858acb0f825109cdabfb98ffcadc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60378abaa72b0163566db5ee4c54fa855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5d45df66227b595bdc9595523068f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a37699dbc4243d092aa7b842126a2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733c4151269294e34d2124b202f7a888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987bac9811ee1e7f96011a8251390619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f741bcf39f7f3915405634b82f99b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76f62c17f07ad2c0c076a2631c2f8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd413e84c700f469b4ee0569bdfc0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aedcc055122c59a0233cae5ec4183e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db935deab0365f8185d59fbc8dd372e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354daff7735a562e5e7102791c930a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405adc98224c1421a98030e2d09cffe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fbc1fe850b1fcc4135eb7d59ebc4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02e81a7ed1508d27396611adf7f56e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b8af1771c42481651f8254c4c639519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6bb695e2cae54ad2588b2bad195ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03936e2cc8b770b8d900f138e5fb6b5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0af54c29ae8ef3404bc8137bab47722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43d20ca8dcbcba0cb86e7ee00203d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f54e5127f0dbbf5724112130fc237c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e9a797d0851735f8e8f393ad0f58e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d37d2819abecb1af9db6311ba0eb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f946e16a28f22e65868661a97fcf827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ca5c1b9c29a0c55a46085a11001bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42407244574c6964e78217d0ddc440a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aec82876757732f1bb3d026a22425830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef80c689e4038659d510ea6880536c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebde03d154ec701649b1b91dda1b6d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98354d0a6a7f65315f6e01c047d3d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268d54d2b52c1f69ac583219b0aaeeb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0055d19cf6e5b5c0bfe2a76044ba73035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108944183c033340bb0a9871d582c7436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dfd07a5ff9f1520fb3eb45ab3055837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c6ea404f7551501f5dccb27cc962c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a85767b1f34d1c30f4f71d07d184039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f09adcf7d743852a6f901d3f8d75340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620cba7f5585507ed055eb8ee1f4d2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc174f606f69ac0e9bde3364d7a25bc242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c73bf8800cdb30735e27d099bd78543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6081582effaf606ba9abc3c5ecb21344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27687f4126da4faa43dcb0ad9a5f0eaa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb55e8140398241f5917af595076efb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd5a957618645220cc0050b7c9966e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f7c37a1002939874985a7f309f06348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1386ec923815ae20d5e493fdbb11449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9f5dd3d1666b77d7115925dce63e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2666f69e0a0dacb209d14a76ec017ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c311b8370b28608d64bc55d228d6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261647282e8cbc0980a5dffe818cb6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7166ecde0e4183d698c51e8b96753654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb153007c64a2305cfd16fe751797d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691cfe79e5a792f6ae3a11d71fb8f5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400467e4ad63806c918ddb69636d344b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1f1012eb83259118bae3effa86c7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00124d1de378fad9a71eb6140acb255159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6768988ea720ff602e3686f6866a93160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53f2b31db5a2511cf8b0cb64c9f55b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38080a8c311290818032ac8141348a6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609fb331432306fa01e327ba41e3d5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b294058293897b5a18ec060b9b53f5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a032fdfd7125506575c57298d3b78765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec48d5361209092bbda1453e597fa166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8471500c262549c686b92e03ed8f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf973ec44ae5790fc74b9061d74d84b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440abe2a74767ad77c701dcdadea013e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02a57a645a1cc06a3228f8fda50a7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1304fc49213891dffb9d8e5a1cc1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a54238ca0aeb55b34b282a2af943972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b708a7a0b76d93f215f65d5f43566773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc228f32d47c9e3b99d450b383db40e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f604ed3be02d425b8d4a1f7e82d7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e146d7363c05163bcfe312c8786d5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30caf8f479fe60333c5897c82783a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4befd994dddab3abda15873fa58ba478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dfb8f96e28df8ca19669a56ddfd0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aef6784403b5f7d93911167bcf668d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a167cfa52d058aa0b877e74384c079781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a7de2dbecd6c9676f7ec647d44f7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255f2ba8db4f4d266d9bf67e58ab3d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fd6a8cb41d97fe7d54448f38608cc84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569621c6ae5f22ee73cd0d03d101ac01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6b3638ef3a028bcf4025528495cde2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ecdc10ef08ec09732e0cb9ef556d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27857b63a54bbf3678c75ef2df2d7f924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356bbc7cb823d808bceb69bd3f956905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac002dfc1d77c092c6f6ec2060fc5a506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc34e14f676b9869a994f5cdf31186f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f58d4e2d1777156bcfcf0fdc790b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20112c2005f58810fe9c2fb96f5b7039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e8a85f6df7fbfd876abb53247bb9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b57392553d1ca8f29ab1f72e99e9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31f534139808fa85e4ea1ee3444ebd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6eddb6d09878914a3fa37debe11db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880027d5d7bcaffb59f86ca3f8a9348414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce519bb08d719814d54c2247c9d16215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341f663a3841b95e5655a762e96874916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91590c210575aba3d0e29b6847a766717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70266f08942620afb5f481f79d03997118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d36bf69b793959b1ed985427cbadab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe16a5e6d84223ec8817d93b7b707220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1db161e8b5d153d014fbad3c0157be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da538e9009e0d6912bd1f27c2d4cec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d0cd8da35a8a9fb86a797b17d85dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35eafcabbd4ca9a0bcf90d79f97f6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63606dbd7d26ba711b47422941aefed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662d825d533a8f81b9f79cd099f282b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787499643e8dac87c544d00239795ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a39b98fddd36b005098fd4f6e5985928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2aec7007d010a4608fb8c1a5ee66129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d266d75c4904f6c8d155e18d468fe330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23babb56d7b56da9acf176d2f47d957331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb3a46d9d5ef9d43ade766f969802c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49369e1116f7b96ee1c727fb5d72302d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fb1236d652afeaf1fa83df387024f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963e766549805ad86edf943c73402b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51975cd46e49b1fd196e2e817a15057a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efce79a357bfe5d2b01e7d91acb622337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf5415a8f18e83ebf3a88ab1d4b52c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ad1b2d87479c54aea5652454a359639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0ffe743b7ce93abd7d5ea5e20ec1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda576fdfbb19990f35d0da2243b5d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d23709bec39463b691690020e78f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c077ee2627110b21aeb88c6ba947a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c87e1979d94b418cc20902a360738044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098c564831a6ebe1f574d8ea6b3219345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc290bb3f37ac671ec4100f64004f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59736537b7188ff12698a7e3bab98f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67bf3dadca274b0c7c621dca737d0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8776d9b89818f333d5118b28856bf7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64d5088234071c86883151e422837f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bed6eb6d130afceb7d3b4aef9a86a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a89d2b0be9895e593c82fbe66ddd3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ee2c9facc0ce7e492cdc112f981d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe968da9a0ff1209c802ad0e72e7329854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f240e2e22fbd50c71132bb625f4b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024eb983502402df6cbb233a10c3663056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c449f7ebf38a7b880bf4f5b5a0995ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5205ea7eb0b22e61909c560627c8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d4614745673ff2e60369c043bbc2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010905d047bdf241b0253040f72abae060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d540552455eee4a9236294d92f0be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf35c6d0f5962ce45402db6e95b3f3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4590cc9b054de66147df53f6aaab2ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf4a9128d792410257e3440f38279664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab4e180827de2b29655ba07d3053b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059ccfc5e99f1ed717cd2ea0a0977fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfe8fcec9afb7b65f26adb09dc5f6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cf23af5dd932d514da6133fc055d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d0e2b4b9986f3de96ba1a843b07dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd3f4e089f78e816c1fa90c9572adc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648d755bceb5d2efaede791d97300a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6a2f18b3b4bcabd9fea1106b00b4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c857988ec512965764471dad68dfdae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ace1ea83a8d7c43222eab2778f735d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb55267e2d9c439d3f088a2cecb08e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7def35438fd9faee91c3f8837d71c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8a42eb077c1f478ab9a1eaa26f8d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08650bd7d2bb25d98cb5123592c2dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb417076784a2615d225313737016b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e5f68cef01b630176dea2fb9121a680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>