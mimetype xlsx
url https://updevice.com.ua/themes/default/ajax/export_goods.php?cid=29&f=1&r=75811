--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07e2784ee974ac13615dc9c2b29df01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ad2fb649b8b915b67818e7829b73c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c131d118357aae429ced6ae899a893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e4b8d6da288bf29c459128114dfb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04313463f6fb188425251fa9e34b8fd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94abd3198045f2f159bf84e73023b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d52f685915d79975d9f83a9fa6c7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb744cdf5cf46445ba8e276791cd0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32fb64686fd2fe847a31995386d33b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3c1d62fd932b9688f7016685bf59710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975a787fcf26c06bf11a8bc92ac9dbb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438b407df14cac65bce3bb733e6053a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa29e0e6ec8adbeb807b2f7d41f410d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3428cc78b8af0fa94620032c90bbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c048a93d734dd4b91b8b256185fa63015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7f77644628ce027254447e65ff73716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4aeaa22155a25cd4e1c4844e0d98617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b6f9f94da866d57a08c61dce8be4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f7489c85b83eeee16ee6196ec255019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e12e338b836619bd9c719848eed5c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ab2e1405abe64ad25cfbacf41e2ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932cd025b22f7638ab70b8c97602e4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3c3693530e65be6c014d51f17660c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f562095acb0eee8cf1a9592b0058c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3c54f5fe7c8b7c2a557bd7dc3d4bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178d984b801274c2c8f4b7bbdf862d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af112d6926a0a6e9cd75e12666dc42227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef245d726fa0b705a91c4e74ac695028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a3990db2354c21f2fe4000e6314b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdae783b10698f93e1416196eb1aba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b503af27680a1a3bed36b4375c3e9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db257e0f77dc23a1e58ab6d1ed3a0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857d107bf8cc3850cbc46b59a83955333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dc2a2e9129ff5fe8d0abf8a5ac02234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9812016cad1d28a6d55e56bc311a58e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db207d9733ba7f72b23f2616a08c3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6242c26c04009eb442cd5b8874da88737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1347206a298537299513a2af5713438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481e80b9e34b6893370cb497eaa152c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fdeb67166d3c20f8d7c3b479b288840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc882ebf1e5ab0b9decbf63b965fe741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd269dea718211695e94d71a01df4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b4fb02fa6274469b7d7e72554e68b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5cecb721321f2577563bfbdf4c0d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e6ee94cef94eb429d2bcfc4d9a1a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd00fb669e418e61278deb7751df0ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d1ac4a276b22931b537da55c0988947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607324ca6cbab1bf1081d0489ed3716048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafd48b657349f0655fbff55107247c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e7d0dd6af6d5d94590a28777740b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43975eaed115abf53bd4d1177cf5df1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61203a19a6e87b22b209192d42c6f4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f2c023d03f605c4c26fbee0a043d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53b1ad1cc185919116d9133c80ccdc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695db47479ebc5b0945d04befadf4bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c63a710aeafa9e4715146cd77050f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e010dd3a937e0eb9b9f38baf88d6c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95833e5a20ae8a14d99397521f0cf0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073733d82a7be3942a7e1cb33093d3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202c280498c46cbecdf5dca6d0f05ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581797ff8dfcb01dc2c583318e7cd2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589012a32f45af841bd58c10394cb1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201f13cb49d8792fa49ae70fcf646c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970e2c9a8f044ed5af30eefe8dcadc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb5932cd149a16c8c30985bc2bf19465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2ea40828f99b74522df5f593a58db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220ae2eb8e2cea13e1b592cf504700167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef35488b188f8a14160a44282edae1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d962867a59aa1dcffe46de3189bcd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a596a605bc4c627f9e934b76f7e64b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc47a7f9cc58d329ee99cb4cffa75771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb88fe64e76a5faa6e6158ce9fa3fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3373ac237459a32d3702d662aa4fc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b7fe0f2b32843231d6038e26dd00f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421cfb99de9d715f530f7d5487b645675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89a5a3387c355b3e7743b6aa1de8da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85221207303b7d76fee4be4a09b735377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab152a1e66365ede326a11b0b1d881c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f05395108669e077ca743e0424e4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617d4930a15edbf023d98279f4a933580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22779379a30b3af963d01133d9b451c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccdba1968e6868ac0d101765992c0782.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bc734ab76c7a398d85f18621b6e561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680fef1591c08c4b66a08ad349fffa72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73b6706fbe108d0587f24fc1993afe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fde0e2e7cf020ad27ae1e1c72931a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9d95a42901ecbdb993a6b246be2d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b2d535c949d8c9093e514b1e05f156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b15df4204556ec43e4f77f4b82057c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf577d07c36ab27977c12935bd8179698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107d3cbeda8e40711207be2e5dd74539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3251d5eefdc243c8f4490d3043028610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403738e5555e8dc25dd6ae3746e25b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a528af256c4b643a894b079d2d7cbf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5764e968d9ce6d5070388fbbcc41c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a966151b83f7e654620818442ef9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0941bfd241368e107b47fc9145bc2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fbee97cdf12efda4b99116095deef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927eed290ca7c58e7256199b3c0e522217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41217295fc2ac16c7c397a5f18bffc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6576a77a95e49fa9495ef3dc9b49f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110c533abbafbedb26b7cd46924e5b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39c96c59baf820e7df8afa27b2a23121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e3a74dde72f90bba8945c9299b4b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbdb1fe0bea34acf495efc64e499e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3fbc97b2266b29623f913bc78c15824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fe6b8fb3f8dd3969bde3e5383029225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaba7b8c103d89c3e6e80ee6059f30c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b5ecd6e62dd75512a98ce17f78a2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ba091d56e304dc50d90eb586db66c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f44779460cc4e24952af4359b859fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfebb4a873ab421aed203fbaf517e9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea9233cd4955deea0e6da8046041be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a782fd62aa3df21f124cc8dd9d695f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15985dbc52a4849a1060010ac0172233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8579a9f0cec6723c45cc5a441ca7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08250aca87ea96bff26f2b41012af4c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732855d01b91c9f743326f5767853a6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b07513932ff0a7a96a9d19ac44ca637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24ba2067b4bcebed67841164efef2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08373cbbaf35ea566edc65ac5c2fdc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bca6ff185de38588d89197ed1681140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9fefd62dfc59be9ea934644eebb0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7877df94357effb3dc0b8919e3b5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0af6fd20407f35f4b00d59f4bcf9b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efa6a03621bb1f27b8433a97a6849e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7af5bfa1b5ff0eb99d75b64f77fd5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e59322a25944a6b91dbe780ff3543446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3be8aaf4a878430d1359bdb1d612ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e2e90897994d070a9560f0578f3d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50ec59bef28e8a25c3e2ad6f58857149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467981236064496581e79c177b67d8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7782c80b3da8313e689c618a30002ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310403e76542a90edc875a7cca38c9e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e74038c286b5cc478a095cc6576d0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a6423cb79c608bf29ee108dd2de4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae47749d303fdc8744003334fed1e4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402b8bf53c47dac283348ee7c3d383d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a189b3ec5cfc5bf5d1c6dadea9b1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e7506736f27e33a366222f717c9f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f0aee310d9ff4f8637950d19fc0d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec52b9cb454462c16044a83a64e326a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d01d80be6a0d136dc88d85e124f7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2856ee60eebf2061b66168baf786db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379c4c9d3a69f63ed242296699fb63563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e8288250c396de168b11cf673fc3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0b10246f18b392bc8e7e519853aed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa880910dcbfb1120caa4bb2bb7957466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ded215fb6b65261f6eed1fe42a76d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f063c66cd3825b52a710f81962c2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ad78d89d90630458a534eec72d2df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4ab690a956e8d768ee3d877c7325c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6249a7fb3354fc66d3bd5ae1b70f4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8323f782cf0bf3aa403c13668d3c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecff0a582fffb6b83dd5510579b17573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888696251a6d02dfb4bf3e61dc28e6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729da0e18de8ebf5d006d47d4bbb79075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9009cf2531a00af88c7a1b213f24576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147edc9dd5b551071dc640e2b5eef91177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacae6b9ae1166d521af148ff78542178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff5cb6ca0f309d8b7edaf97f65b96879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5242ce13bbc3f0cb96e0215a7530a80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>