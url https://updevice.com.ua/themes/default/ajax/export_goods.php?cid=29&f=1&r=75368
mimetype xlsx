--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cc2a97e9bdbdfa967454bd5d842131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d866e3be8679165f10d0d5758444f312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd1f23599eadea45c7c7f593385c4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d49c1ba349b6e78df6ef1bc255190d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adc338f14f4a02cdbac244cc0fade85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d9ee34d27332fe18e1f46c2ce80f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a4f23781800181b7cda538c0e2ece7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a835aaec235454b65217d4a1104ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33c4518ee1984f89180ba3c622c3c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c61d7074ce9b95e5a9131c5395a31210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd470815f66f9a8dcafc2b3e1e0392711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ae1cf549c0cf0e7522a017781a8f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc10216a001731274260336d7db82213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29772925a116419794d07c4eefd75b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1220382b5945ed050244dc2040068da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60132c66898c79729eca2a5ae94b76e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8ec515aca1cdd653a0e398d8a124f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380a9534f837414ac706c424cc8dba018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3b5ab834fd3371dd662fdbabfffb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809194318a8d1be4c2973b9a454fe0c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0009d02370114aafa3a21495eb00d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ec5f0805801570f3d5b090cdc309422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579759f0851da796bc811200558e8b1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9503a82d51de2bce6233bb19213c13724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd13d4c8e748f40dc9fb11bc2219dc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cb6627e575c34e8ab03663516b26926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767cfcfa7f42cd2fc7f1798a72747d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91eac76839a05f86e314316ceea9be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676eb43dc01dc1e20b5bdd877c1978329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656ecdc634929a90a596687d0cfdbc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ead0c2c9dc201a3d4ed769f82d62a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f61d23ebcf31d1ecd3043e5ce210932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267553d44fbd87817377bea7d8aa2f4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e76bd60eef0044233345a046b958f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acc4cdf4acd3daff666700cfa27d6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abd835e3bf56895c1580de21aae71c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d151e4258ee5143fadb0bf0d9a5bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d7e42b99570db23fb1782bc37063f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84c6de83707106f24599b1fbf6560e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5a6b57c3f3b0d067828733f0e344240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87312588a04463ece60015c71c83885041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548d0336a865e2f700aae37d29903e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b93082a0845ebace1aa1ad6e5114dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e63be3447e6054b46eead7b0980d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005dbb7b0c541d8e4199fc1907fa98245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f393b84ed182c6821d4b17a9d514346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a565a86f5df9639948c8592985ee347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c60cbac659f78111d89018945d90348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e7eb3ada87a6f57ded37cf207682a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d70572adc960a9bc7d07e182e5ca3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac5698a36cf98526c9e0595d47256051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf899ba0c408590691853d2a5f61d5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c1c70e40c96ab2c2067e757c724b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20178c3c320747e779b5e500df17a9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299278344fa4446e469af0ccc876684655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558994daf4e92466773d669d31c1d62556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c51dc8381d77071b2e43ffcd9583057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4ec6f13b9feae607b4f078d24477b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1109dd80e2a8a6acd8ac8f90c456bc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745893a13209fbdf1e67e8109dc2c1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef776d908008fb3fc951fba9f6e0f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ab6f6ab3e5963199ff6530f671b3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54d82e3ba194d481b2c20810278eae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5999fed643babed08f57c3c01840c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafede06d6cd5df0634295fc3cb48ac065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdeb5768fea635928a20d009a2f06a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a6154a88332c6dd55354da0a2dfe267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304358ac6a6966f85e41e6efe1786c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e23299fde296dab025090cb5b945d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db42bf70ed41ecf80c4fcce653a8e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862aada097eb48edb29376351a2d88c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c960becd4693dd625e2fcd33c3ccb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464a08efc5f095b1ee9c9d4bab3419673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96559fecdcf8459753557bcc45e7191374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841371e9c475c2676186f5262b82d8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3000789a5ed62fa57f0e2313e784f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfcd3e3564f7a1c16277edf1c83cfc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711411ff37af61f786c511ca885c07e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41645e3cb41411279aecaebd3a3339c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4eb9fabff34adb460ace536b08ec2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31a1f26e599165e13de0299680d3ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61389678a2204f99e0d2a477b9c838a82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5d6495695867e6b8fa8a4d78139fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5d29a19c0a4b6a6f799e4e4de2b562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9951d4fa3eaf9f9599e613e7dc9c63d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10739aba395da3f9535c328645fc219a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53431c0c597bb4024fd362ef0f3e685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539f6edd39020c689deb69686cb04c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4aa551901771f33772dd15b5debe27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e2c8c20e5c3467fb2bba69826f76d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79c66523aed0d30be90b563532a54a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccad7f21688e6a95df5c4190974151310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43464d59c4703ecabe3d135b2cdaae4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee3adc5e76b1f6d8e174b8c62caf4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd9c37c25188f3663c459247ce823413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb65f50aad38ff8993f486626ed9cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7883e319fc7514f9045ba3a0cc18e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1cb1a618ce7c627734368c5d8945f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a013815fa52a3be40f3a830940e8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f038710cd7495f9333cfed541049118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18dbe4bad23cbb21a79fb1d737679519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbe02f6f598aa801bf5289b092759020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbfcc66925dc8389ddecd97711d03f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbafba9d0ab642ff81d18319dfb63522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982037ba8a9c23c2295ee37651f5d3c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de401cdd9d870ecce0ce2828efaf8f5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9cc4d60b21dd9fdf930132ae71f2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d31957389f6186c41b66434b363d9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00590609ef0852fa5742c2927dc6a4ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb206f66bf75f7aaaf582e80d0d023c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089df19f160b00ee31446a1481d3e73429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a886f0623472ffc4c02d75c61f105d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cee4584e378bb1dc55ba4b9a2691dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29210f3a1443a705917e739a6898812532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c0f8b0e44df2d016be799c8beb6f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49e79e8d330b61842432a040780ad834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6a2770af8d0c83c448f85cfca789835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac079162ad7c4dd222ba7b2d06d4fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f28efe77a4025c2c1d735dc27abbab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89339fdfaa76ac2b21df6c68d4360bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987c850d94ac6c5741872d98121027039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced540a8356285125d4ae362f2676fed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3eb0451501c539c9758bf5afc2bc7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8769e7ea5ce5e33d579d20e7af28e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c7f1f726d75231e1e0045d5df8b8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf97a5e90db8363da510519e90df08044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c396feae4782a94ab3e8efc3e40b4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e1b1931d1be7aea5f9f0222f3ab3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6277cd5bf6168962adf2de6e5cf8d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c491bcc6d9de1c570ffea59fb6ee10c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038fa3cf16fbdc4fb6009ca98aa305e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5fdf477def7244657f36d890b480650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1d9185072d1d1dddc7a4b7304d67f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d51f2e6e033a14576190d84147ec9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd617d747ccd706623646dcbccb7f6a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27c7f38a717f18ab5b9065e35db42c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdac61a2220e5dc444e6c602c8e21ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5eee81f70900e59b1058bd140f96056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9721468f988533b8beea85135797b1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31d94f1b71d68e547c3d02fe7b07ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbf2d967c86887a80bc1840463d15159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec615a70330b6fa427df695c1547346e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829b6b2051ce0d7f87306e9ac1d4a7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f4b32ae5c8a08b2b5920c3818aa0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b244367ad3e19f58361a27f7d3438863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276c7a7fb093b845af1f09abf024f5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61581d2c50fafa971e851543f5844d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c833cb56dabe302f34d08c9e968f3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baecb8ce548a1ea7669433805eb079567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262e2668cb3028df25de9462f5291c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6bdd41619606ad4f9e245b0bde8aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e1c87dbe6af48456837d640d272e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72bc94105a0a6ffcb365429eeec97771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ceccf5d019fbcf4098afdace13075b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce12ca3890877af198e0e7439e0c8a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f44931b1f04b38571082574cce9edb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539409a18ed93924a487321e933595275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f2de852b91edf6ee33995844e96a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc250239da38482d44f9c12054e56677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2ad9f3dc049fa9a23abefa94990ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4704a61ba1492b5f071534c2a5f389979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed9cdb0cdfde03310670b6d4cda6cf80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>