--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7a6905ae04087eb3218d368e932341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332b6ccc693a3cb5f0830ea746807ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c90acaeb44436793b68be20a9fe523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e262e7767f0f1fb13df7844bd9275884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1835572000f646e1a71126f45f1522d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1df05eb11b00c0a6f4e76054339b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef005060e0275cefc87c36d8cc44f7757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1c6582e77905ab233de9c031ddc3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2948443e2e4d946f0f4ddd6b547a2599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb50121e682edda2f3d0be98c42407b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f35164ac0218579e77f2fc50a876f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f48d905a81a0466bab7d5132cd17a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc5c5727c1919c8f05595e4bd4762413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb3fb7b16ee7b515b07f12ce4d5f3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a468b484c73261e5def5f1987ec069715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0aef10825a93a72368a8120ca6c23a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a7ce002f2358c3810b38e7033689d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341e793e988e0f0087abb005749561918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafe37ac71566a2975b12996af2914c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b6761a60b960e0bede778aefc183220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235b5b547e27f08ab4a51128e6d95d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f41c46dee4430f6e705bd3b19cc8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19d39fcbec1b4bc948c0e9ad34bdb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f542f5e3a40860734fca65d70dc63524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291060be42b62785f1e9b5a5d50a47b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c16a85741d2f6bcef255235a676f4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d7cff02af46fd796d4071cb2589a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414e4a9c9055e69b3634a5a2e0f2ad928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0ec04e46b37caac70d9f618b1c2d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1386727e9fa9bb65079441e0265f7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0015d667d6e6ecac64eec5f1709031e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9027f013bce487a76c28bed0743643a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28973fa8100fc73b2435ae9e7efb948733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45703cb9148355632b2d00def0033a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3849a2cc36ee21b5eff1e350ee4407435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e688958612c9746d0a404bd0a9fe3b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dc3d61358e9ab8adb95d3449f142137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993d3089baedad9a9e570820f1a823f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105bb1fcf2bf0a284c8621be197892f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d87bddb83b74b1a14c824d0e68072140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2177fb86deb90348848bd1972cde4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683237850dce6cdfcaa33471b35fcf2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5153de35ed0b527aac0ebb94842ae443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964271cca592b484b5cd22dba79978344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f48d252823ddcc4ff021969962666845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456f2998a119320ab0e3d7cbd9378c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ed8bae8070bfa9f92021299e1860b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d052f145a2e92fbad8a8b91bcc0c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23baba32881c60b1714e1699bdd7dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c2ab2f47cf72b466c4dc21cb5fc0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd186a30af821a651766b65265c00751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943a1a60e0ed84c0737593db3a87ae452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159b3f71871afcf9273b9ba5970a83653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf716f93637282debe4357678fba23354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa16552a9d52f0ce4dfa709000953bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0823f3c99c5f719c24f03ef218e31356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02c0d7871fae3c0355fca11ead775957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28408d31fe5ac75401fe006b0b2297d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9af1038a728f6a6a0f8400c2b9a46c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c2f555b7a0d8c031b492500652e5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e0d3e716a22e501246564ad2d846c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad554912e8c99d4292ba8dcef9a602d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a9806363c48f93019c0b78de1825463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f899935f01fcb69d1ea5982c39167ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c286c70b9ff87bf34219cb9921c38b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42124e8c595d224ee49d9b9579a9bece66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953f38447c7b9dcb5ac3f6fcb18fc6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f378ab0adfbc7d5272a2eb40496a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fac15e3a55e7531efd2a81cda2d4ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cdddd1893491d86c5161e5b4bb66670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442ade4db9e943a04246e91f45321bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60670c54deae4cedb9018a5b12446cab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a10a5c63888b5838bd9c1781b736473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ffa5223debfbd13706fc215e52e4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19368e1c0e2023c9d9a4e22c574df5c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9201bafc18e8ee8668f456afc45e48776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d7bf073d626f9df6ae430e9d62dfe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f1334390370cac8fd59f558c56bc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ca70f63a2a53aa90dd2e672aa62ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b413666750939ea231631547db1470480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7062e3214328854056df5075e804781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261358879957c42c10d32a6396413df82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e56e1b669f26899481038396961271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ce04fd88e6c6e4fb38454cca33f272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfad66af2a1081243c6378eb9a62ea73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b57fd874b9e074436876de4495b4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374c1bcf3cdfbcef1690e7c7bd0a12d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea5f07bbc41f3c7e7c8ce43e0da0816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d88de269a556fa697b51104cd1d5897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4668dfa27a5c23309c2771e42ab99e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21713ccb4a12ecc822d2694019609d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df174671fda89c93f718fafc01fc6e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d7d4c86d6690a463ef8e26645cf7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76183913a4338d85b8db6eb76e47b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742a8ac567f4a1e0b7efbb416ace1fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e662fd73601493878491daa5167dc5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2a9bfbe77b3ad80cb647f26e23e2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751c9f001a896631663f958b600dbf416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f2e0ac7c2dcf4d72edd2fd66ccfc817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500ccd5aea080c9e18865a8e10e344e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c7da1774c4c81b1449eb019d0dfbc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbd2d82b5e8488ebf50cf3724005a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8531e7c970d90e3cd6e80a9db4d7ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97d15d047d098f753adac360b5de2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7676d5fc21b2aa38528de2be939cad823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090e93315c5144a9f84811cdb97269a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9b2d3792a25181ac05f83a49fd71c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af33cfbdb6abe9c7fc86dc408de8f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd940610ec6051f198d68b12e91d621727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b93ef90d4849225cde63b8a2ae26828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065bb3163fb5f5766a2f48bacfc76c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1ec3dbbcaada50a6a8f7bbbee12d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4e28f1e298cd5848d5488b6f31f0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660516d20410469d60629598a43fd35332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5f601a8d931ce285a8b36a88bb2d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d314b1e615e745b51248303f2c521bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f0b3425195499b3a6e23898cbba6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50ba41e30f254dd38715563589459336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdd4e84d2e47290eba327a1393859537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776011fbde9b71f2e8aa52c9be7447038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b7cb67c4459411613ea8bef6c519239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a0c18f5f3a086d1245597cf4fb80940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb994f51e6f12ef10de9c26566c5b8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c617825482cbaa516bd33fcd8a7eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd978f5a56130a42564ea2c056a8c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc357271eee18f2dbba155ed53a735b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65e60233f1218db2dc52c755b1fa9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa846bcfbc9f717ee22b15b69af2d07f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a6339285d077f72ff9e01d6027ad047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f00ef9bc4a171c47d9a53c42adb3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2febefe1d5c084acc2b7152e0a62849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a04f4904d8bfa150c59f973077ee650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c4fb25e8aa53d7c05f6c74c6ea72e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e173adc82814d0539b442738b825ded52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103cab5b184f581b9ef49f301ea79e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455a24f85b31d0a26330faecbb347e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2425b7b1951162f43a63f2b0a39ff0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86de6bf8466beb61dee02f8ba7e8bb556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad1d971bd5a47a93edfe76b1f3969757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9a9c122a8e7b5989e3674a5c4327358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e5254572107006e003938f70cd9e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb98feeda3f85daf1266bd97de679d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2c43e0f98c7c068d05fb7c5d93f8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64231c27206dd0e91536ffd8166d01a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9d82cb7741ac27621016e110bb10f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce88d02355efc54a17709e44a2fcdc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5106b8ad5c355380d2c1e046255b53065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a65f0e6454af42965bb8d47ddd6ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc2ea81e2aea2351bb46d77081f11b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d818e60605f62edb88cbcdfb10a2dfd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65790837fc36c97162eccb0fd9450dea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd012b1863f976dc43c91d80e3bc1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd9cf980c0fd3a6f1eb10af0030b6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a008892de97c3eda26a3a6b3336ffc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486f733bdf36b8c7c20841ed42930c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cacdb486246f80cb11accc923dbfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a76330128fa07d789c5774b2a6b5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204548e4f9380737936eb678f2a83df076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5038984d045aab6f1461b7f09896ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b4a1aaf639d6aaa2c511a82141fdd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af848608c4f0613e8bdfb72bc18c8b8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d02359332a85c299e38f88c277a13280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>