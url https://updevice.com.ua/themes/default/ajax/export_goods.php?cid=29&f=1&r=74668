--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb721130cca517db3ebff010e3290e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8979e24adeb6bdaa4e989ea644faf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980069f6ba58eca044d0e28aa431e4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9789d9029c8c193a1f0b3f9374e0ece4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2edf89b6be10931557bf2aa3b60f345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12038bbba7f409905b5198bb9a0b46946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbbddf30828d00522c7bd6bd9391597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634226fb585cbd5d67af68b1cd2a73a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7882ca5efe5c7509222f890873d6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46b763ca7366bc781fb48d404753b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec328a6d848efd6381c2f3120aaa779711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4ea8c8ca441e03b7f3abfa78ddfcb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c040b808c6499267d0b3c3cb6f54b7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd550dae7a8327e2064722b528836b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ff2b915df6350c8c160b1681cead115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981f8ef86305fb428eeb12ee897069e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cb9d2618219e4ad4c884ac338734317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6e29d10d156346ef3c7076e83405918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8668adbe7695a49d473c6a773e90b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8210195b022c73ca58e7e67682820620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b4e06bbe48ea7c31ace60ec76223f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91208845e6e3b908638922e141ab6e8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8cba19304f2ce83b58c23e810e94723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628fbb745de3eb63a5056298b8ce37324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573289e11771ee113d4728807f30efa425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725f8ce56be54fc7d2c8cb38c3c8c3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834c371b5b1d4b631ea57faf6d32a4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ded329449b47d6b1a2bf323a1591928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b01c49fd9bbd93cd28f67c726a38a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a42c8e2ef8a195f89be149a252db930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101715681064aa2bc76e3081907b64431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5511457c1d75533b6f4410ba9aa316932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8ba8468514065d7dd7ee925c59a3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22497d9d1ee83ea623617d2c2c8b7b5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01db92b1267b8c19b89a7597d6504335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ccf701e79e984605498664e42f11e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044859f41f90d553aec75fa07564ce6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002bf9c6a21437bdc76a0d21df6031c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f69eeebcdd6065a21cbaef8d76b6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a05b31f903b6a7eb21a224006947640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6680ae863bb986f8f06cc8b7ea92d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35becc460edea624ce2a9f58355dbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b04d402ef511c81e5d6bd4e4788c7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c28e65da80a07e01e61558f5ae8c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ceb030ada46aada1bb596ea5e8160345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c88163e5e5fe4712d18b9a2f79c5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0406a725de33c15a3b0caada8957ef747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873d7090391d71b1229afdb137eb08a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e072a07ac73fd47ef46ad2677833749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90176a9062f1367fc1f2e1a854d19b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41abc0bfe991bc48f678429b8a11a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271536a352ca957d120f4c35be9cc63552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d69cfe50287c042a6505aad8800bb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bf06ed58e2e2b31e8713cd09bc27354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d306a6e756806401dd344a9aef62ab355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4fab0b76966e5a52c011a62db556b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1942ba9c69e1e19466d1595d8b985a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03e049cfa5f68779359ef794458a5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51907f04c202b34c21f4f04100d86adc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8750f3c3e51a0814e687eacdd77ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123a65fc961334fe57c7b5ca48509ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7d1cf17b27099b40c491cf460343762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0d25b9fad8fdd696bcbb8aeeed5dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364db409d3584c8b81ce6fb0504eb28464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84af4ce6f450c81cb0b2afbfaedddd065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9ec6f33f6023125c8456e2cdfa84b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87843cd58e0fac23a493dcbce253d97367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a3c07c9e8f94d100596438a6175d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ca40f35cf3d44e8c570e44594fea869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e387343b3d92775f68b1572838bce570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a40505b2c291408151dea1c9c2c29371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e86b6e3d1cc4af7cce8c866618ef372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d3b4ceb22f7070437d10b5d9a383073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c7408645261f7f1621a2a6aaed9bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dde1bed5d5664352b543493c3399775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fd1869683a598a36083d8c738773276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a39f5c62920862426b76958e854ed077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e716df2944551ca5ebb0bded0bb2a7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a7dd2503f1c0c7de980a3fd8932f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948f4409a54fee841205797dc49509980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da92fcfad6c5c62de56f8711160f1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30998adcd320e03c7afe47ff8771e5d82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fd857fe76b178e6297b0b32d760c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed0a175437744a29b162601c0993272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd871f9176b680f90246aa395853ebe03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb05cd6ba8a4169e1a44b242b2716d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d66fc486b8141167b1f6f29d4cc485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aea4b361e66492e7da8923544c84d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71ff217d23b1378ddfacf762983bab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd9976c9ad21d0788ed0ca151b1fc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ddbf09578f31cc6d0255d3bde110a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92664a91a944cc2d9320d293cc596e2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b4a1684770cb3ed35914d3a2110e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa861f2efce3ffc4d4e060a2f4190f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaa99bec5d873d684b2875c7513b5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a855abb241efb4b94db3cb2bb70cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35c10b18f85d6cd231b1959ab2683a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63eb65274c56b0b5b1db2dc759084a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf5b4bdda9ad32359767963138206917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb543bcf9f2098296f1fd8805e7d1fa318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32494c5743aae0f6b1a0234880f93b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f216237e4c2e84df36166d65884f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522da0e220b8a09a8912aa5c4f70afd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00779e4a0ba922dd6c71e721af73e7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7643c3e7f580f58c798fb8f4ef2d7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23852b528738e629a0ad50b8892ac4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e44bdd376dd28276363ee2dcf7c3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead72f47e8aabece20dc0e08e3eb27de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a47e3107c0c8e80a76b8255d3170cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e25c70ba5a36b8b807a0223eccc06d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8edce86817666a75314f0cfbeafa529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e960a3d377b70fb1bece593da4846bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3886726de5ea3abaefebea2c4c20b4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940248c4fc5448531ccf8b4e89d214832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b361a166732f61658679a261ef407633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbc483ff97de695b364a6ef67a1e0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd57fb14a4172973f2556f4cd737f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdb488a3c13d906febc795c6d559ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a116f5aee4be354c7db7bb6c38f650037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52214847311d94cb4fbfa64f3aeb4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad8b0a1035c1afb507748d948b4ad539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebaddebe119caf0d65abd4ccd5a24a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbaeaee2cf712569de311c4a13ab09741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9ef6f016b77e81a416404fcc4f12142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6552b80b70634cde49d9b170d501143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58bc278f980df75146ada836241d8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532d586cf7f7b67202f3adfe370ee4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4c497ddb1c4cad77ff14628f06b3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051d947664c7dd2c52116eec84668a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ef0fe89e2ee638cfebf76aedbbcd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19a63a9e2faa90b6a7e35f114ac2a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56a8c8b83c1582dc1192032fc97f8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989fd895cb50f2bb738533567f15b2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2f1843006b31c62729d8ff99f4a5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf6036c8b8de2c348ceb741addf00753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1087a0f1d85db395dd418c28bfb4cb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf57d8a8ee2b4de86c80688fbd997555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60c15eb3c9f6184970c2312e2c3d7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f74fb8aec07986cf475526a18c7bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830edf63fb1f39139f6f9d27319560658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5dc1e8e764249154be590ea66c7c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b80b001d4274f18f1abb8f41be80460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e36ddb3e456065d49c87964c15edc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d8823156bb465e6a5f03b2efcde0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008574bb47429b59c075041ea3a1f6e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b4f62f5d5482a84364f7e5e9c164b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79e3be80c18072d80b03e800abc86165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf98479e2a25f28bab983cdc632cd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2002f7a5a879915874adb44fdc98567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2ad14e3a0ee873f5a0735db1bf12d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ced4a52e88457de250a87e77efbb0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91c41e6537259ce3e6565b6d17a77170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc4f40b338cf6f4b6d513411ab62bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef78bda9ce856a7e6704b8415b81eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2baf7d552bfec259e048d360de23873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed66166861a019a479be6826d44d0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f95c7c7a13d0b4b17637c5401d241575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c8eb4320ee100aa34c2c0baceae6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec77b2b6313cd452a48009f06bfabe277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70be17cfa588f0243b340913247dcf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c7cd8ee7a582712e1e4dcbc18665679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec00160a0af4fa81ab1d3ad02ad0cad80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>