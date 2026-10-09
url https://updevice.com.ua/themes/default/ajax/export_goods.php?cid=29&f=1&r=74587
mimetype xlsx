--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319b913c08e7cb8576da89cb90209c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528e64eea638d901fe09b820566ae962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fd1d6009c08879be4286db09b0e813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010135dd3b4406e78fffe0c17b5bfa084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64024efc8b2b15514d63ca6b1a3f9e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521d0d69a25fe705a16dde500fbfee86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473ae2bec60054eab718d1ece862c2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730594e203905d824a5d41f786ecc78c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb70f7cc960326cebbb0b34948b2639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9af18fac9364386d7e6a772f14300b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e119ce5bdfb56431d20dd9a59c15111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0bd876c13a2f28595a0d522589f5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0809bf5694f7d9e3af4078eb3b40e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9af3c38c7669f35f4f60136497f22d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eedd705109d760824b1e756623202515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b29b81660c48712bd12b6bf87077ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9d876781fd3e1a737e951766aad2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46aca8dd1461e79dce748a89dcc6ba418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461aaa3d214470bda1ae00190b679c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22566e18de926fd5a54ab84249ecaa7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ba863a8d2775f4172461eec6dc71221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a42ae984fe519eeaf8f8dc366d505822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07cd35901b88744268fe00486946be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88edd24a0c04698549b0eba92883b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040c4d1dc4a7682f9383650abb22c3225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb20a2fcf5a8dae3e8f15281879b03626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a722943eeb86560debcdfd47f880abb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cb501395823ea1d877dfae8171c8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c31d8cddcd45212720bd827e9aa1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16694ffa8d990bfa62ea745028c52730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65979b6da0519c1f7482cf76ba62daf431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1393ba1d5a474be5de3b9f128a06f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e4f9762dc1bc044162b5e578a84d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3f5d0afc5dc9b40de01767f21adcf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90908bbccc92db2d641f2102826621435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea4430da9f154fa264ccdfbcf225d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c660b0f76ddd8245da3c7b866613237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea0d4352b628750985c93289740a7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6efaf0d4030b4f5e167ae05d79a60239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c96e24a8fe4ab6b50d1e093f2916f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7eb8c639db147f2e7bfd864566df541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eceb72d62d7e4bb36910f911fbf7e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29187bc1e8fe24962033c21c87850aec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1832d2522c1c4efd2ed37fbceb7f6fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6386c4305be2f49f2cc5159859f1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8246b2b4240d2646e572fcae0023f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e9fc258dd273c13bc5ad6f5e005e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a89ecc5098beb08e2fce90c18d6c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e328791419c9f27ca2c8f71c019b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89863190ceeedafb5de358f3cef46bb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5944c46a042e910ff0beb04e80adb6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1f76592ccd0a9a6d8c16dd9d30d4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638997a322c7521eae853ba386f601853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998201c6259431c64a6d418b0c7b6e4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c0532e57ab34020b6392e1a92242155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46800bfebb2efc4d1c2e1526897dc6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088e2452750f8cb1ef029f8df8945a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaaf1cf675010a4b8bf71dfd4a37d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8026af82fb8a88e79be65655d96d07f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d00a24f0b9d77b99160610b506b2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcade026b65399b04da7de5cda1cd0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655f4a4711965011e40008cb8664ed862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f900cb4aca64908f8adaaf8caf246a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b599b002ebcab0eddc94483610731a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484a9445afb5f14bd670479650f690a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3ac6470a067cdf805b975b585815866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0aa859af6005533bb885c9369ca3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074265c7a63dcdaa68915dd297b1bc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0fc4e30c6ecc07b5da7d705ab1ed469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9b390a2041815bd9e769612695b5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df1a9c22308d425ee2d51249db623671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bce980a2b741fa1c11c1944e41efeb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d1496cbf2611d2f77b8b11e040e8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2e770135faa580b394bc79ea0c07474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe713762cd9db188ee7a6461893c7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe41f73773525c1ef3e89b65ba195276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba320b301f3aab6dfcab8864624afe2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cf0c356b7a34988450c946626527878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd3060471908dc39d48888b601e2ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0bcef1ab5d94bec97fd5b4e74728080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50a67d79634a4aff634f6d54b20d1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b25485336bbd7c4d9e1021cf50afd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524d695032bc086309267825bc90a7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6c50597d1647a26a5142292fc807d84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c82afc73f28215d243f9bc8b602671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f15557c8ee704279ef75a6f5e584c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d04ab87dd82e5d5f4affa54630514b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf113f3705351de0a0fe3898a05265c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ceb2e476bc54d252a7de9b9cbffa85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efb010cf4019dcbc31a0a7201997906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c7b1d50d5989b209bd8240e1a7c8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beaae1a855be8c683905564a2b7a3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7b9661179808359dd976e8a2563d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb52910014a3987d086ca8d86fd982110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fed5cb632ca91331642d49e6feb40611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97789252b9fb047c474862f56f9e51b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37234a513cc5e5cee0e0b1402b2f3b4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e764bf721c0f6c41ae6e669374056c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bc5e2072fb5ad1360584ff9133e1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2df5d8ca9b543d01a717e6aa27b6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be96f86823c66da52bdd8f1c9377cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f2a553c24c96d1b44cc33895ec9d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a33d578563631d0bfabccb5d71982719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c186dd4883f19a9ccc21e5b350cbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fecfcdd38a2cf52f59676a78eba3f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474849093214cc539d586c24f9f655222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114fecbc6ac4659e9657dc1d9a92a3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4473d3e165ae410cc02304cd512fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c149255b75c82f75d7d895c67a2dce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79698e33e3131ba4a83866bde227d99326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ace1e31971c524c103c792920a41427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053e08d297faf204a3eea0551d2933328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046339c40dce1b145fe0565edfe9ea9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951728a8b70200fccfc529e58beca01430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf9ffd7a776937811e9e10d76825a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f68a0c1e6e7b02faef93d5624d60e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133bf20d0513e9aa8280a9dc3bed09a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d2b73b5d878d385ecf6543142c0ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bcb1f5c0163254e484153eca2409135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4e0a4ea42f75976b6f667832a625836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa5edb616dcab203b6e064fcc9c73037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087ac45c0e7d6b14f9c2e59ec66a30038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f625f1795a33387404363cd85cefd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a1cf56b1f97592ce63dd31b1448e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6110a6c7fd2c1cac7b0f915353903541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b9ce142e8c5da9797ae2b36b6ade442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a3049ed9f3e4b3f297226c471054143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f45e36fe70e8f34e8ee1c3016501944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5bf1d19eecfa9275d4c1a48c93f0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15829ea4eaa3763d6d1a82a112992df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684db6d2f7d99ee640133a4d6c5935247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f299b5d051d408f543bc04404a54d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1dc16f55a7954422f36fa57007ac349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd66ad6cbdc21968a61739f6b3d64550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9e9897e9202cb29188522814bfbfe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89849280a9087b1306a4fa9bfa852952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ea78d743e89dfab5c6eb484ce1e6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00302cd1f9ca77e3f50440aaa83a5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7619c9804b1f66a84ec79a46e609b8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c9abfb9ca83da058192ec1aec0aad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db535f1223d0cb987b8c2e0157c37a8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5fb84ed822193dad01746afbedd8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7513e5cf26f1092ec8386981780990959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378ed6073814d617b4d3c48f8d9e46860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4289604340aec99495db909937f8b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ba88154f098c62654fd937383638162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c96a99be208d0d9411fecc2be512263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeea04a2d13a060da0c457102a9377364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd6ff8a7d820a413a6a36a35596be765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46e93d023d74abb9b42609333d719566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896f166694d2ec481645bca5e75e1c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36767ddc368354653869d2bb4f64d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2905aaf774cedf71a6f5860e6edda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d16aedc1129af8a67599a983bde08270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c904d8aff914dc43a47b71f414c9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56d69d57a88b755c21b040f1c698eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbb5791045daf67d307d71c1c3ef0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f826128b5f565649ba1a740bf69f1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7f6a90ec957d3e0ed52942115708575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b784dc889ca1bea09de9e0141aebbca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d36e16bcf5737aa0939eacf5daff477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae208a3d660cb92f1114c2b0c43a75a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8cb97279d980226a18219264cc1bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461bac03b7fed833e43ef3e8ba57ee780.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>