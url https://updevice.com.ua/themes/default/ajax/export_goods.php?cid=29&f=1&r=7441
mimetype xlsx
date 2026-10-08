--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e19037bc56b093a5a3ccb01a97c2c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95fe23456a41c9ff18d829f662d7352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4cf583fbe673bbe7fd9bb72223eec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fc3203cb37ff743da01720c2c2bf14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161f31d4450eba391221a7b40465b635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8eefc0c37e2b0af4fcf419992573c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ef774d7b894754a58f9a59546acf87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c093f1f7d39fa823afbd57660576bdf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524e6346b50d2d2198012b274e754ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafaf93fb0896f37ccef3354eb9053410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e7947fbb78ec4d758266932cc24d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537263d0b8c907831572e45945cf263512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549de7bc168b7fbb2b39b3c4b08270f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a626eac6e31b59ec9939e0f691a4ff414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411750e3feba36d184556c59d92e951b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19971f87cdcb7a5787ab24bb4e2024516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c932ffb63da578902e1df830bb822cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc348d7fb04aff07984d8d9a5815002518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcac4eb1969ce7849f312f5d8a5154c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7acb3db6d9f45f5ace1e7a8c9b59020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a41e44530d2949465baeae0bfd65d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338126253264205274067568d1b722122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb9bf7d231b08176adabb2b93506d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37b45cec4e77f2795b7bb6c86c8d1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f6b92d37c54af53fa9b34acd5277f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd38209a1fad2c92240580a84f8269726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991686d63a46e78c5e86e779aeb624327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817635590e2b94c46a810516b27276a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cf751a855751e74a5c6ebe2f6794c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a2bace0bc8180309bdae240ab191d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f8a669a2f3e5ad8c294ffa4842fc631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcaea2cf0bbeb75cb5aeb93f8d7dd332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70b9084381fd6ce477a63a0edbb7f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbed21eb964c3c8a08a278053c97c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d20dd66907a7e2e965b2bc36b6b19935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929fa0a269fc491e19356f3e031d25b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda555f9345ecbdad928205b32dc10137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5d2a491b51d085adb2bd14c8b491238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0fea8f07c7ef571ad8c38a9a60a2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c2acf259d5c3b769487e68f8224b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23946110649e10ee9bb3c43b7672d53c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abbb554233e294359529c7a2cd433e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e516e4e7904fd5cfe630079a911b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817589c9796edca7b94670af10f3b8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc6d523a71d28307f53eb4c15a93b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692ade54a6c82dfb25bdd4afb09797b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfafbf6803ed0863e4c696828f81b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3698efe8cf20358aa0d6fca3e7c6e1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda765c135de23aae1840ba22b0e719f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf924c171ae4004379205cf0382217e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfba368ad110780805575f163928d6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6de5eda2640c48259d01a6b39c986152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f6db59e6dbd78fb15316ee7a8510b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c77422a138725e72549385230172ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb062b45df843aa0250e3813c24210355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb4084b6590237be913f31ee10fe9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fea48aca0ad871a9a7ded3445bbac757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04649a6d8188b2099a8346f9786805258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc52d01ad8c8ef1842293fd1d70be0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948501af1f140d6b00bac549cb383d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad83e824cb4805370f153a9ed056c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d7a829d017091079eb15c787331c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665a6d15509c35ce98f0e6a6a659b9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fc9dd1c88fac1e77b12cea4038b6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4677ef7171d2e084714c3005a9e1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1648df369ca14bd49205ef256b60ad166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667568b3c499f495d37d192def59580867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae77f971424129bdb3127f5e1bbd68d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73338fc7d1cd7aecb380ef09670e87b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576958c240800665f4005f0cc48ad9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7bf54979502cee98d732504d53d2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207d96faf6b7371112f7da9de3017aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444cb717cac060838e206ce9f77e19873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df591e97040f848d6d25d3256e1abb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29aaeff7c1f1ca139b2442ca1764d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732779666a0d23673b79995af8c38ca576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d83d7f368e41e7c28c96b540cc32c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7517df6ea3012767018a1621a02b87578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885bd1960e8ce5e20cb8a57b788152e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913ca567c22bb6544a0bae0904dca1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd06ea8c7a59ed52ae771e144ed27ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77beb5c5b6304bd8ff7ffcd8916b1882.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313157cbdd66103f84b3487bfb818f711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c627bea86496aebce2cd1eac0c53f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e265b57d5fb0fda6f54e17a61e61a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaf73160d5ffe5950eba91218a2a054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724967e3ca34f54aaabce23d6368d76f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a452a25516046d6d96dd740f5d2df7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f949b6f9c28f7bcba12947473113a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64882d528740e0bff51dedeeac4ab36a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba610ae343a5588ac7916ddeb817cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5948670d60accd60db55cfac62195010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4627876c0e83fdaf0ba3083846eb22f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c92468d31437d2e9f5f729e8a9d3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd211c45351000fb6173f37f4de3b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78138832df057ae97d340171873bd1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa75511c7739ca257dce1fe650f80a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72107de171b479cff653d4808922c55a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d54a2599a8b36f7636568c56bffe9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea95ee3487cb7260bbd0d700147088718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e159508675dc9dd435acbd1643256919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54927f0a8f8a4cd893298f1b5dbde08320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214aca0f69d3777bafc219a25cb4fd221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee704c8a8f8e6ec8462632348bc2af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30faf5d51ce0b3a0edf23e045ecddf123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb647402c1c2514e34c8f59746142e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749331b575e9c0ab75a83711f3a9d77b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b511b1d8636d73ef9adb2640628f14626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137e64a19b1608269fd665b0f82af3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea7d026742bfa28a48b603574f6c0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a01f1036cc328036e9d5e8d00f502b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb4ed4fc2b31b6ded0ada77b0eaeda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415a9af34770c183037617b95cef17d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fb60d917de5493c471f12871b792532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e279a0b98de866ba66fd5aabd6b64333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e7eb66a9b839ec40adde3c8295a1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bacfef8a21a43966ed59a93ae70b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7453919d126f64e8ead6c6cc0b36c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fd80d90754460b7c17ac9a2be2aeb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec320d623a07fa3aae0ec1f0069e3b3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92e97a55b6aaa35022b6d34a4f094e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638989c51fe6c30f98e335e1cab271940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca2e9e56a20868e692a9d6bc37532241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d7fd8df87098491184f63e97d306742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3e9e274ee42834495f86ae3dd69ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4fa2900055a5f8a9587220416f21244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304f3ad7d3c8d6885574fc633f03dc845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b0721039aced4406774ff56e3f9c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506c6aec9ec2c3edcbe279647b00d4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2adacc3342e74b117d6afe8960b5d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efa5424131983d8744c5191af2e93149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b67658fc82105c8dab541f5c537d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0d6ceccadc9a6fd8ffafda5a6907351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2629a5218ac6d46278c5047bee34552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66126542b7edc399f6933ebc5c5be66c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c30151ca9c3882ae7304bf8eb9743954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c7a3e3b51a6d8547b1ee6f4ce668955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e54af9200e6739c4fecdf3973532c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bd9c7690d480e62acf609712e0e6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca65184875815147b03bbd69f5c70658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c36f5626c0ff09be848157d95dfb0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b4a34aff34006ccd20fd40093e73660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecf82fe77940869730a80afb3943e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0d4eb8e351dda9afbce56abbee4f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211be4d956a9b2b491f0e04e986bab4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a859ad4c9b1707202d085d100d2b8ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6b88882d772f0d846a7d21cc2aa9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5925e8537d9574e44f69846e9de51ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c82ca7f2c3c173878f9bd31b7b066567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b081cd29f82e649621d8e3546a00f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f744560366dceb52085c68d3763e56c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188367b33fbfd631e8e95750ddcdce0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6138ba3c58d7c53ab67501f7791dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb67cbaccd9900808392ad05d553ac672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba862e30f6531b823a9109738084b73c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29394fc6261278cda9efda9bed96dbc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098170be59bdef603b326afdd95829fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b258d83710ed1577b8e22740f63a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552ff53624f0752ec9d1580a6a3b43a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bb067fde1f48356bf33934d9332f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ebd6d5381cc798d8a8499d2354f0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6d63ce5b9d16e4809bba8fa4bef0a80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>