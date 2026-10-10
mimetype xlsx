--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71ec70198b6ec47e05b2ec0e2c15871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacaba8dd0a2392b1e0087d8302d4c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de532e8ae4b527b8f9c165cbf46fc6a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bb715653e39550981a34a72075c6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54661b8f9345ce1139dc332366953f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7d1896a29b1f00a79b0e19eb372776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f993908fb6717d8e88ff5693551b9107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41410415415ebafd314786973dc25af48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440f3d980b7903497cc92e3605c3f5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3eaaf18742c0df92528313b1fdbdf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908fe0637d23d4fc2f759bb886d437411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50b499b6ae05fe655d6eb017898b2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f438e54763c9e37686ddd842f109a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0067497e1701a89679dc5c82ad8d9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1f459115b9d0fde31c56f90764c9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d7c1a5efa1d9e33793b7b4795567616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efc6b1236b6b6163e14020c5ee2a7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98242131c603bca64a24a95796996ad818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a035218da98211dc83cde5a22e04d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a5ef2265969769e37388e885bccec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341d40294ce60eab4a3c54dc2ac488a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb85841dc968185c723e154e80b8d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1553cac8db5c1fd57a16a3a51917a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fa516363396d1dd8e6884eccad79324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6f6778443c8ab2a72ecbc23edce9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdfd425ed9a08941105655aa6eac3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ee977b5e55f9923e7e9c739cc7fa827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de2223cbeebeff8a215ca1e8f020cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394239521e587b2ca18a5a868fb94cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e9315b51b084bb96d97079764bb4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227688f6190eef8358a7629c8bcc4da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33cf27b7bdbe46a7ad077a938d919c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f95abb2186dcb3aa030fed9fdadfba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac744d73fb0f30691cb67a3d38f5efd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746321e87618e4d0b93e65f06d6495e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116192b9ee7d16aa39d91eb8dd7b334136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378de244cc46616aee4d89223539b49e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc372ee3c52c47314a92110ef251f3138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3adf8e1689be6529389c67024f923d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dac8dc1da4f300423e1cad517e3fa740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a04e8f3e17b909990b39eed6e531341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a35ee547773b85c96c488f9f1ec2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a577661e1e0567f9c6a6a0f148cbad243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba68ddd9f7ccf468dccec0f3c9372344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e833fab75133730059f4e0f345bb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a077c5282ac5ea8d2667072003ee146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42369ce07e927285948c325a15ed687147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58837d2ffe5e0623a62b476b38c8d67348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb6ed0ecd2a770a431fcf2796b142249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a73a717478249572497abd33dc55c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55f0218f6514e05b6cd5b23e81473251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb8e7785e0f4c5c44f5478998c74f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bdc2ad653a8ec670fe1f91c2bc90853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92078b796fa0229b95ba5f72407591fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9d9c3100a525a4f5769b1a0a92de355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a909f3cc1987ad0f44e17e9d7bbc44556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08ff91daa196a58b635e530c963eff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001534a223bf083db1dbe14cc62c284258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e62075fde2b2615d4edeb07e776ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca405fc4ae52373d722a073f7347762560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcff4cb445e5f3531e41b61cc37c5ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c452d2cd915e6e9a64e4783bcde4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cc6d7b50a004262050e90e2fa21fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b651b5f41a20ce2ce684140e94e07564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d18361fd3c675d081b99a5000424265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661021acf964d6f0b785f85a01cd433766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4923074d7f1e8f45640e25a4f3770067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2ef52a3d7879630e8d779ae0888d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85466e826f37a374974ce25f92cbeb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349a320e932e3071fe8ff0ab218f65a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a63fbdf0d7b4505bb25332d1adc4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5d2845d9cc211e07dc89ae26651cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b415ece55acb751cf0994de5da26df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2c747a15b5054b0af872cf82c812574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c57f48608e3096910cf76276d1850d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17698a340b7134593deedacb69b5021576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccacb4cd81b0f8f64fa85d55a1ba3a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d987826013201f70fabe702d50633778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f58a7af93c9cd1e8b3715c7ef0d3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6b27a8e0eeee8e80b2819e00699b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f41e50518e212b8c2059812e387d3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a92152ebff4d60e3d03e227c2519e482.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5713d81974d6998d5352440e577fa8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3830bd95a6d7652e10e8d5962be360d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aca16ded2f0954869ac0808c182c073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5556f33b07a5f240dbc3c448450194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fa5a12021950386d110c0fe4d37155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920b1d07245c9a78126b2a9d21b7b896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a552cb5c1f1d8d411cf04a520e01427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659a85ed8fc6c14c2b6d56c2a2a96ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921a5618ffd0c1bc1754d7904726d189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fec7a8f9a1bae16dba7d3251bf09410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610b2a5fba5d83d5a9e2954c08de4cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5c3a3185b634b78e68ab1e2ab1cf112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1ffb778ede8691b97ea9ce51b35f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e3af1f6af6648800a86a08b9fd68414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef578d41a65f0b540e0378b53459d38615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f665f8a02dedfb839355823faa66d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bb91decc5d7ba1275335dee52576e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13ee9ba222719c15a2982da98605b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49616183e5cddc8245367ca85828aba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9194097fba60564fb6b2468694abc520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9c0d0a73bbccc5406f544b4fd98ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d07502c7135d5b95532e110bcc89f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73136ddec8175314608c5308df5ccff223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125a7a93db8f18509064e6afd408d9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd09a511abd24dd8021a51c580d4b6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c9839336872b07b33cb17f5021e3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5a6f6a420afe61fecfdb71d5f6ff627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f23636339091ec8c9f297a387f3bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3934ce3cd7e7a02617ce3bf6864090e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bae70bb74e6058aa81ad1e190528b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc29f6faaf04a32b5702b1c00b66bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe987d69418e4fc58744e6a7fce97e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd9a17244af4b6a608b61876620dfd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9709d7865fd935dcb5c91383db30c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816997c12f67d1db0f26d8fcdfba60335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cc14f8a56bd8e202751571aa9326136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986db9d159a6d4fa105b09ea9aa471d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b3fabafada0c281256991011d581538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37823da67e06d498482d22e710c8bf2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e10780642e8e790992ac9026099b1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6b3b153110c46cae668c51f666c4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff563be913288d547894a8b86d12fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e55fe8ba757fee6e518f92adcaf1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b39a749614f0a6c7f998057706f7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a9dc96e09a7d6b893c0287ef08ad045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6234301fd44b0829266146c675ead46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc51f289dc832e7c6dcd28be61474c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889726f887c7972039cbe0102039e2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a017006813cad7d5fbb58ff75502f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf5ef2f106c6cf9f2f60d5849c001750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103b4ea4f8caa07e620df7d856e694551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb796a969d847c651da305ee39e0d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba031e174b0e4405aafb2aa96db17f0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7119274b8b30a4b6a650273c9d406d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce3d6069514411eb1bda38601a46fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667c534bbc8688287d5439d05dd05a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2c505c60feaea85cbb750cfa745e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda6286f379e2c301782d5fb117067858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23cc90c40cb0023a3838f7f7808e0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b5386349eb285cd300f45b0236be460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94939e5455ad728dfcb7da77869164261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8cff8c8158ab38c4e12856016af9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8cb993ec5acfa2dfbc1a8cf9461b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbaf4c6e3594b3c8d87de9eec5f50c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993e437a1b70f323f80b1f415b4fa2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8057af3851d7b0b2d3231d322660566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643359feec3d985f4e825ed579cf48da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd4481b2bf394ea015de96ea3a51fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe39597a25c7b7a43bc1ca30f1f4e8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e7a224dfc5f8a97cbd651fc8882a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21955b42a6fa8883c440be54851a1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d680f58789528bc1870add68d4ff22f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0d2b20c55619ed215096020ef703173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400404cf9829bd8904e8decf6923f61174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22fbbb6e30127a0b3930de4b0c10a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8b0c70dedc2339225bb16b7ca02d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0945fc3f3ad3a1e9c7cad8a3d0f949277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a766d87e381b47dbff6db6a6c0e4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37b9938a06a0d64975e72c1b90867579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca47eef5ccc48541f9265d39d9fe4280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>