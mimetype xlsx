--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9156bcd47ee12e4837ee50c677f741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad94d78b46a56893af075373896d8502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e4e17edd40a9259478cd9706442c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678728d52dc9ab78722946bd171c0404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb823d36a1f5afc54e4fad7e8e5f4715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911b76f28ead7cc0a6d1412a8c9db736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b818f9030c665637a1c138eda33cda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18f244a5695514d2e4e48e577351508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df96a4fdbea03915e33f28ed04d2de99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d026fd2a2a6e12ffb88a89f3ce78710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a8db6267165eb2ebcb3b9905bbc4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3c4a3fc4f189d4af5a056bdd4160112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f577feeff609b7edf9fb0910d28395213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b43c361b4399d4282bff0857c10a7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75849882c8daad77211454f16203749415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432650e58ecac7998ed06b72b842d0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd2c40ff69661164b4207c6ed9942317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62087f1ceb6fd6f7a746c816a423a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125443819c5780b0e183761e7b5e4abe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55494e2a52f21e285c3ee1a606889720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4779c0f1a2f275deb6f10f7e0a1a91721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb617881527cc8bfdd393b4aaa71f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a52c5ae3bd9dd46d6cdf69c7c57f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50a5c0156eee25bb525b17cd2ed19c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb52054d0ba0c0f29d11213293aaac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289d957fb790b6ef4ad2d46fda0563a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c876a12cfe788c8d654ab33510773e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762008d69a64d9704574dcace58133e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a912e7987b2cf663bdeff3f56eee69829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439408aa6dd4e04e2f20e64dda15297330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f287b6b0627797c257f3169ab1363931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cd536a37d8ffcb52000be33e88d3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367041fe5ec459e1dbe048b3b87716e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d460b9e5cb80c8a60b9dbe7e019950134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2be41375577658ad7f50bb02c675935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb506ec5d85c5a8ab61385d781f8a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bece41d54ba68a0c0466455a30f6ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56bfc006cfa50f7162c85d6be3df3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816700d07f97e6bf83176e294230f27639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444abe479c5e4c4ef3dca2c04c587a2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bf4eff640f781e2b358f0a339a59641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b330a0bdcf1d44e03d91027ee3daff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e1e2a86a5692026688107d9a3fe2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174524aefdc14ec1745ab4d9f83c9c5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9769a0438b97b42f7ab3a45ead4f6dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941101738d1595d20e0687f9e513f6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429dddf3e13eea7b697ffa6d645371047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5e30ccc169334b7a96ff904163c6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13025d756f4093a47f444784cc0708849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b29bd91cbc69887ca38eebe643b6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cb485f79fa6a636fbd83b8ba6303051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1dea53181c9f1401f96203260b6a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5e3f1fc2db2ef5a819f7553970d2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00646cab8952754b8dc2775f35c22f5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8346262a31890c410b360dea530e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee83d8292b1fa9197d4bea71e5e027156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39a9538c69ddaa7024fe536673027657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50507ca3e9bcb8a1ada1a47e560f5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aea8c9d9c54f52e78943acf43d91b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba27cdeb0362ac0ab71e05486ea8c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebc9693b283d0261f5830b918d019d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94e0c55c1185698b30409ca515d1b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbcee20f901b670b274428c65fd46063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546f6f2358e2bdc27dfcefcb067954464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d5f9d1cdeadc4e6c855fb7bf79c9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320ec59a81cb913db4f32e86fd8560b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4ca57f8b05d677fb8054dfea953c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6bfc5d2298e3aca0aa394a9af0e5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b329fa9aa96af04026afc5d407c01c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fe5e2d284e145e8bbb5177c3b4f0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f89943d1cc5dc747f40ecbca1cbf471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d62067d29c6b43744a28795fde39e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eed5a7a2570b326ae99ed09ef12b1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79758f28d2592755417e21c54aad7d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45afba14d4cbc51c66078f1d867a3e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af64a7d64f1dfb3dd44a99c5743e8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978073355d14d2d0f44ef2360d03421d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e8e35e679e97d231f40968f9e69b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d208003b5369e3a929ab0732823ce2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6c8dae6ff36079c203ef17bdb525180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8049b53af3896a4a06aa944336413581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bafb98060e874818500ea99dec96e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b341fac49e9276a889cb8e402cdd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c6ce0c6f1218afdeef866f99e8a4184.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481f7fd8c7fc65a7c5d21d0305c90a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2102c5de1819ba2f74694b415e812a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990c1179401458fb846b132794b3dcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b198962141b35f295ebfbfd330419c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42ecaff5c1fdf4e8058da23e2649515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc498fa1acdb128809f40193e682a5c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c8a33a97359fa2fd80aba8c7ae3017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e71395fb460ff969272f92b89ed688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64190f03b43a5596af36c33cf6bd729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a85e9634e704e4aa782705d395f75e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36f63f18b6f26fd295f07b0df38eea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fc2aca79c36cafd4e9471d997e27112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a87b15ae7dc391b6eda027a1d973d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d989b8fca5243707910fe0a39ca565b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa666818cc59b40aa334abcebde91c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208d9bb16d818e78bd6bbcb193542b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e8f33c9276d8c3908c55c69b0dac417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fc5ff05fdd44ade0e0e8e21f62cd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d7bce1a8ee3ba75fb475bfa2279ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8836469119c8784c30f016e48d9f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb74ace4fdea1088817bb058e37733221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593409107d9f1e7a70808df64d95fd3622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb747fbf94039893db76f5e5509d8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad09d51aa3bcb8353d259bc0e7fb5f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631a17da9eed9f57ba4330b7d48539325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223c370745277c869700db0aaca326926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57566249f30d7601ef7479f0ad94b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baa25ebdb27683898be00e3761be3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bdc57723a6b0bf07400143586f0b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9ac65188bb6f37353dc15b947994530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f9828afa40a0a2503eaf9e3d6fe3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4a650ac5dffbfd3ddb05ab88112be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920950076759316caaf052f9475643033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25207ab358502f26254de41a5ee730aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca1314700d3d3ec50eabaa73b1f41935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf49701b9a8e0aff34c1a18c2f4bd9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145fd010852ec364782aef00a4978da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4f120ce3156ae52ccc946ce22fd5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a92a52afa7e309121b35feab6c15c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f5af9556129ee27f683dacb2587bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acbeb5c0f8cf39eae98fe984e83cd441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d89795b3b4e895d5f097d790f94c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8fd1b5379003176f696d49dfa3ca643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f216de423fd9b40ec81ca1199a48e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f005470fe9311468f4e94f9eb186a8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde48bc6051dca572a423930ebf0ca746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3560b30adec8a20fc71cf9124256b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4481279c4ee1892382b1d734891d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2930186ab8faed06c02d8742ecdd149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a12c25d5f114b33c02ef110999eb0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d6ea350f93eba383c1ed486dd2e3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277583118da0225d72cdb6c1ae0cfad252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce1dcd7fab4634f0209b2e467677d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4837b0dbd14beac24fe9351dbcc51d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8d32f3c331f44679882f13b265b0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d381b5567a8c8d187ed49411ee2e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c44ca5fe9d1139bb6176b5ec03aa157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e991a7575a537a61420246c6321d0bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4e21cceda2238c8c1b2309f786ce459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9950887e2d469705b17a9c79e94047c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78189c03edba19cebdb9ea6b40801aad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7afc0677788892a68573369d02e6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7ee0b74429027d277a6deeb44f86e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f79abe819ade06037ad4e517519a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db53d36e851b8c9011e84dace630dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486806b813fc6f9de2d0a18e99af84e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b66ee3dd778e4e080ab81cb40541267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f86c86d54fe7c250e71e2619bba7cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf8474228d094739aa5f7e011b9a1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7af465cc0b0f2683fbb6636c63acc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590dbb6c490c3b8689704aafccb3e7a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b6e79e393aacb7d790f857604658072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3786bb832a9e3ed725e92e3ec4e27e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4d6b0b9e8f34270b61c536a7f6e0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850c83cb00dda5abe77d892e1411fb975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e4d2ac600065d37c644e72c6d67c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca720f800a1f8e82bf29afa0f54d3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170c20ac18d0c79480f114bc540a12278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99877dea1083f66e5bd4334383c4781279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0ec50a886347327d5c183c18184cf80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>