--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db6d200c75e06cd1ed399d26c170af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f62f8fa4a4c6ae918cdcd70d0df76d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef309fdd2b91ef4be154ada9440e84c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f416e1e04e2d37bdff2dfb9744eb11c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be0063e13c84d8d8374a978cf5328d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d5aa3b27bbfc67a7e321bdd5cafb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65353f1999d7eb80ac74633af215d7277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e27f081c4b208e68b9ce915cc21d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c891c84a937a5ed5a54098b83a22f999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede93193fc364d6efd9fdbe63457e4ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25589da306f259e711ab185b6d3e7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c03f2e42c3b9edd380e19898a4543612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e60628d065c63c2cac5d6ec1aa26b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fb7508c9c360c2e86ecfcf7cc88f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46135bedc8c29d4df4669a28d21502d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521a0593882246ac1a64aaaea8f492a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025780bc467eacb67e93b30cdd3dd9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde16ebf50e2e111ab763564ffbb1f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfb355545df588592202308823b33819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773237136e83bcb5a97a99e90389f98c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825a26ea9487fb1d26b6c0d55a9112a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90c0f2e3323adf2041cba38a2e8a8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca041a9c4f09926abbdc5f90b1e58af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01b5996732b12363f03274bc29e9fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904166435d4e09c7ec24ab28d24048425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28935d97eefc785bcb56c28d9a7ee426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e258f1fc495802ee0c8a6de4c89bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dbe102b5ea6228c3a06b4a180771528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53b8be0aefb91b219dda897d5656ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5aa80c2435aaa63ea303c980d0b6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06167d725ec9a150171541f987b6528931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa30c9a3e168ed9125111c1883b087532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3668864c88f64b5160f58d5e3694f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aaa030e69dd89df34bdd3749569c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d834e514823149d36aeebdfc2d80035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503d78e76e4c086b4df1fd130172ccb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988c60b0019c4027a789ee16e6d16df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032ea08fda7cff66e868659ac5fa62e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f89e286f744d6bc679b82c79b07ffa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b602474671635c55533f889a24e1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c75a6877f137bd91931b52629fb9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478b43d65c68c6ebacbe92c2207a63542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880eef41cd3e2fcf14992941f6dd355843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62b6882bfbd24fa2a36e5b7f6b8bfe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322397cb9858b85de24270dd00d3a4e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac149c7456b5f75465dac61ce4e3069346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d6afdfedf73d1d393175951caf3a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cdeeb9f2d5360fb42671903d2fea548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45885533b524daf65b6bf889482057c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f43175d219a34575cdfc11fc476ad750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef953d517cc0e19ca314c27dcbc00651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7dd1330e13069125f29e5df0dca6752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716ea91bb1f15c5c2452a28d92adcc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216a1dfc17707cfa7e478f0f84dcad154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da911661e22d940c6ff0e4c1be4ac5ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceecb67e894e404078d4988f788737956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b963c492b7bf8cc2761bbfbf866f4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2897ec039b8ea8725881d83de0a152758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a197e36a3e505e09c96381011eae6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004937a1c32a133fec53b94e2a25999560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ffa3091554903ad10443d4af7cfab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec9ab0ea968b2ef9abd5c18b0aede162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba517017a2369f96d9a301c907dd6ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2b06ef48d9465a96da57fc605832764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4ac2004c30814c9a5953aec14e34265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadcfe46266084a637b6060e3f59c0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafeadfaf2760f03d1d8eb6fc4bec40c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d509f2a447315507fbc644aa403063868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c94f2d0558826e433538f80ce4a6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5eb22d7c562d3ce9d853777b4ec5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558fd0a7f658f54107ee8442e5818b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46baccb7ab553dd55abe28385f88ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aee091a8b2540d7e3e4f955b9087aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09f681173d3dc61617e5464d0cbfde74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43110c0a4afab2789ce0ea5eb91ddedd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7dbe4f789f7b53e8d96987339441176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b907a533101905b432ecdb541f017e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7d4fdff90a24f9d8f83a0c8eb4be278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fda2230f6fda4c211da46ce4c322d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc78e7902c4a682ca924f1d5f051c7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefbe8807aca2b9f48e7a66925f017381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9dd839dc20a079fd393ca2e9622cc82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46f67f25be803079aff34ca557a2201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83b1eda63ab222d4ecdd4ab09340262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039258556b5b2293c4f81f77247219b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8dc7a742390f6548f22c1c4d8c6104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca74589e4ee9acc67cf82f6f4de14765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0feaac97ec6f29b526bcca57a1dcf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf460374b988fbef3c258488386b167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d101a9cdbe8818da4ae0400ac1e378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed3d9786ed4520e2c75aca9264d8439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f75577d513797fce272b4793dfc76310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf73d7973284497d98477983f4363811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62dacb9539bdba8efe0e421622880112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519660afb45120a1336b1bb16a23b15d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7c8c0abf4c493c37546e842c3ed9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49dfb5ab2989513bf98e1c08615bc715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5317bfde044fd697ea8f98a6927fdf616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f39f61fe0dba3058aab6aec14db21917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5310a74a7907da637b2e874dde73818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0f6b967f0fde39eb519a46076f93d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2aedaf81b32c7d3de0e663839ca6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041244c7769e28303901f8340db6b2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c898941c7a4b10dcbcbc657cf3bf7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26c13c13c33e8b43383f4b00e56bb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32a3a3dc9f370bb4cb60efe7c5d71824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba96f5c4b159c0fe38fa7db91962e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ece126b4308495ad74bb7ec121fdcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c57a0481a320daa86f11dd9d0a10727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe1c9c2f6c5ba50eafe50976fa35df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b2b07e12f8e0b0aec9d33313423f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df623a06834b001514c492cd09de2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2bb5fd5ab84ed2f9b7edf02a1012131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083215dd1c04d2bc77f9400121450fb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e323848f0470598e4947dfa34180fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908ad57beb98cf855c7fcfd2681296834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663004240974942e9352d8cb7935a5a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55360a1b475f7d704f41146a9b5977b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4455e77aeaa923120d0036a0787f9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79422fa8a8501a9b84d1018926b249c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a7c219dad3b8130058137dc3af9a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874626a0ad758c035c32e28bc7eaab6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8539463fe0b3817746a48f6842ac541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18547ab04a2dc8925c4dede476995f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103a3c9446b6069fcc2bb5ac3d565b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875842462841f43293b8b4d2bbdf58a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e49439c53c6b3b91d4907838430e7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c3b13d021cd4cf2e8503b9baa5c3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e264f5b38654e12d9920b0c1d46d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b88dfd564810f0208d7acd043363148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d473c9f04aa695deaff971fde2607f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a5a17df596c16ee9064c30023c8ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d147303ea78e2c9b51c9e7d56d3a9ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfd7e4adc0d83bc3b97b3eebcf2d4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa81f3b3b12b74fcf0c220cd1c680253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb95822c6273a5502f64e4464dec4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5485293167ff3e4260fb0b6b1a598955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254254ab21f74797d0092f7d273db2ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378ee5803e1bf4c4f379b7d819ad02a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb27e0df940b31e9146dde05b5867758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154aad43bea1d8127b8fabba013d6f2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05201f0bdd28e1d70f4948b571ff945a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924717d349436fe9de3f0bcb9118298261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ce32915e602a11fc1f0d4288f8e9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbda4809c7f1bb1ae94652f888c88963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fb03731f29aa61cfae555469fcceb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbed02e192eaf2d71ff81140958652965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccad199477322f69b3cfd05f5560afb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839c92562657408860c3dab3ce9ae3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9d6b9b6266b1677270751f119bdf068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ca9bc114fbea6ef1ccaa2a93e339169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100b24865119b53d4441a741a9f457a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355b6ecb73113027ec49e5fd0e789a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b4a7e867d97013de77545065dfe0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab983799387a7b87ff60e64aaffe0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d416d3bd94d8728b1e6c0a4b79f633c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db512e26a08de4b5f3a2116e590cae2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42f53873a285a60b391e7c7204b71676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22480c5169fd2a6dc00af0d0e5a9aaf377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c54d5d109d8b3364d6f1bee964997a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0250896c1e2ce88f892a304a4f89d4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f76a01c81eb6277c919a8f1b64ea5480.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>