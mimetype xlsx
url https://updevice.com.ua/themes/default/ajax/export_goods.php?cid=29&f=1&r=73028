--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4539033ab2508bf12c35f3eb1605e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa9a0c656018c663dfb8eaf30691bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1013d4157656398166edaec308f46123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f30e280ab64485d95957394b319be34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccba527391475b2ae013b7ad8bcdc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824026dc613e35011687eedb90f974ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac37cf086ca3724c8e436e2614f6887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aa40ab7e82f60e9f61f17391f75138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09711758b74e1b6eeff3669b09ea479a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073964675918a992560f037a5db314ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b42b841c92c1fded972cbb867d31ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a40584520bab07a93527636e92b3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74014a68a88e91725fedff22ef28b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a8aed00fbc258927d265d1b7d59e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38bb47a09acad3dc396fc23253a68415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba71ce6215e5199f7ff4d20298601216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5be13df107c2e20891215a43e817a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cf9d187620437c2903d33f8c9e0f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b11f8b654eab74db106fd6d8b20e2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2a4448d8dca55877031b41316977420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65b8a7a26696082d53fc2d5872b9fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae871f196a8a0568df849f6b0b8a0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6d1f7c576c6f1f3d8932b7f818cd423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142edbaf494f18721a5226b4bda02a4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc3fd2b1d64038488aa14fbc3d4b6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e8383316127c561b17870cfe48c5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cc6dee275479573d96bfb4a7015f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ff2158b0a1c2dee29a32b7fb4c74328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f366d3549db7842db7bfb053054fb9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878986cc4076808440f1879e6df933f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6d9ff3c2a6357d18e88781b33e1d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd37a0186215de49769e377f43a94632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42217202a3a6c272f50412018a0a807233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90990b05bf305d155877cbdcedbdc1c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79c46f2117244465cf4d4ff5f6673c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c456d9cdfa78b00f19a887212774eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d172090f0af6f60d99715aed1f6eb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f13a75617b561ff253916323834e0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fe76e761b03204e18c6577a3df89f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6f70a7ba263afc071de0005c089c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc225b3ba16ea9dcc299658a5a8df741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189df6421c0d3a2a99898649d01d4a1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15af23a562567ede887ea38ecae569643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e50d642885946764a333cdac8c6c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d708eff4fa79ef9d76323023698c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577809ac707d7412fe3e843dc4b1fc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd05a667ec977e94bfd86ad7f6c29b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad45fad7d1b78cf869a45f94ef83d3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb87cd38ae6c859117358f7b140c82649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8ba8f3bcc349fce72312737cf2bb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2667f07f09cfd9e83606dc957a161051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e568c4e6a78b757492235d15a393352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb6f7c402cbe599c03ff9d96323e5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599aaa8334b3d1dcd2e6c5212af3c9cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca7fdfc89364866404a1ec5806f65c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb0c3ef3758a25ea161de24a1f9b9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63324c5f6f95191fcab536f374bd31da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b69b49f1f0e468276954a5f6294e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4077e949a3bb79f842b493e838a38a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c50e34f40b479e8ad7cbf5d7db373460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150554bca26de3c2d3562b9441c0a2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9617efcdda3a0f13da0be824d13b8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a3d29649e1ecfcd22df532ae9473e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43204d4b79c247fb0a94ba40960465c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413c45f8b3b3cd2bb76e1b6bd83807b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcaa9c0c68a305f6ffaa5adc21bd1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe7e137bc409c4a24a7d80a384e20967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6768ae67ddb76c25d705038809c5b9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30468e2ef24427763540317e0ab329c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303189910388ab8d2450a11c8a83e5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596c11da26fa76a66dab76f4157511d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd0ea47d75d5c061a19c21e0b68dfe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffb5a0c391d94f9461b52d27f537ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54724c98f5f2da6907807bcd3eb4f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d77d06eb7d7aa641c74dfc1d1703875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09c6ff81b83055bd6441b0e9e1b20876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb098737ed02d90aa553d018ac63d4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fecaf9651925ba18ee46d526a48d3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d47f81862632a3576d83884820171979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d9633a7b3c7f9f85ded1225901cab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f87c5a196a177fe43cb40208892bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1698a98598f22acdf3be505f95089a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffe5535deb78abe5908be242c3880c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3246d046a7442deb9b583123b6ea3b84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d0772c690ecbad48cfc64ba7b61861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b2a5dce79abc8cc57597fadb7e1eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8510496c743456832cc5956bdb45143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac32d9d27fc12b1b7ea3cacd9dc7554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33f3a09717493611e45c77214e8af05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdc11de20e39a4e5b6e053f693db026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0918b79d2a53cd1049e939a234c837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753578261680118d9d5b64712c638cb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91689873b9e2fa4fdf765e65f7212f6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390284d43ab9e7036b10a4e78fd51dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45eb701c544957c2f9f08f6636fc30a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd3edf936b739b57010c4ce19fba0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f7280ea22f540de5ead99cb003fab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e49d72505c6b7f9bdde4fbdd9ad36914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1aba629f980235875573927426ff815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05b05ad8e224e645cc016dbf81d44916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1d97ef45b284974dd1190149a03f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e44ca4a2f63dc70e600eb98b23a3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e908bed34bf6fa4b7602aa4588f51d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4febf8f2fb85d429dbeee8f7bcbc6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3117fc6f24533fa0682ac07d62e9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9c88d49bee48e4e27bf621dc9675a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4345928d46792079e991792f0842823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2c4719e82b5558ee82db4e952ffc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce1cfbff400e038775b04349e1427325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd39aac12414e68685d6bc4ab40b4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f430dc61a876dbd49fbdbc1d21f874a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc36bc9d1dbf9e80971c2a41d83929728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780172c9ca185cedfad6cfbf52b12e9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530603cf0367ee617b32b5e65505b4c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fd352feda6a9c0d74ded844ec05e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0742b8a91ac25f554acfeb527874b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae092696d725d3ac79b9c4eec124c28b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7511c37143409498e8fb8c719cab834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c73da03141a4068af43db5ec77c7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b671a4d064d4a9a7bab3c6838b4f6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274e1d1ec0a6799932b68477ca6498837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdb7cc4ea75c412a183e20bd8dbfde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3be1f96394230339c78446edce5be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c1b721d39972e7d47c06f7e854c8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e06dd2a4855cb3f336f90ed42c19b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378031c3823c7e31536dbf6d46e172142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff618bf26694af24748d557ef30efad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29481f3b14e9b274aae95423e3e3d13744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9040c4930a61fff85565212802a365d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ebacfcb7f3a21d63976bf7e11fa9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2ba5e8baf1a410e5cd3d1322d7feb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bb54a3c1d8d0d2669fde291f4ce3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8840ccd45fdf22ebc10e8d9030fec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b68e06a5153d678a249fdd3848673350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05dac570c87251729086037710a4e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf82df36d2a61fb39ca35c347cce5f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6cd7afecdd9f70e1130037154eddf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89bd33542af3c6082c774271b03e8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5ff00e7706b7bbce675e851134f7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e8bc5f0c820369bdc1f932b162b4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cedb6ebc82a0381dc4ec9fd63cb80c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc1d9e824d61cb59ea586b407ae21458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd23eecc193b6bddfb64b3499f751359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68c8aa896ce4d7b4c93817c6e2962160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e443cb516c524ec44049630dd457f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3717ff71e98ef403254cebdbf78d1df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d96abfb2a5da3578968d0da01c778963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc86aed2e8a532522f32c553cb49e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918bbce30de8caed11bfc8529777c0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abba5c8f1af0076aba86c57f4c697366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6d9dbb89f14fd784aadd2007d960567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc841b2cc63576aea84d64a4b6e507968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793f60b068e720303e00ba004af34ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224c58642388c289ac63e809f3c3fbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7edd99f69aa81bb8248116608227c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaea169b411d5282a9681b8b7bd034a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587360f83d7ee44fa8d811c3f95602a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb33e67a1bf8a89b55cd3123560643674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3366d12b1d4d71b854268728b869c4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0e2322972654783bab464dc6946f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac5c835e9165a0d3c6da72d437b69577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bb30b2e32dec974572280d589390878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77bda19e262331c1841f865185c48b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe397b1e81392c5dc70a28ac35b979180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>