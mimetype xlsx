--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4fdffd95e932082212fdf4a7560881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182edc36a77b33a4791071c2394ca80f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e875923e1b019abe9cc878ae203133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ed3b44c516ea03ccec35fb27d92024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edb5912edafd9700fb2db8c9b73d6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9bb877f234d9dbc8413e2566c95d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eb7e6594d6f775dcc0ed6aa9285047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b0a9a22e9520f3ece4b668dffc1ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f531ae0730a63b4ed87a742c74269619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668ef7b0428c997cd20ec1639b4cdef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65669e28c354564b3df59768cafed3ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912bbd2c75715e1a5be0d99a28d916312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb243f1904a6be7c65e04d691ba163a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c242ed7b664a15655b7c481def6cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fae6ace347eb93357b6ce140e4fda415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ce2358104fbd2cf9dd7780338f1d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2562e2baca0566db7482ee5bfee56f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53a86851599f6fb2077862544d355918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb3fa78661df6152b4c7d5be143ab519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08620ca77b6dbafcbcea705e624da0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4fc7c9ef6e0a591cd9f0a9db55a2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e276b345c011404f486b8bf1cd7c1ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065d1199d9b98f1b3238b0adc1721e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e400b32fc8ddcac647d77b3d21f82124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582e2729c9cb6c80dc8133eb97ecadc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296d755bf5acd70a995dc146a0aaba626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa49b6a41be64f77a0c4e443e9917927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e044f93ad292ef544a686add78875e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715b87e9562fc79a1fde7e1aaae600129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036cc2414a110c560bbca3af0a260a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db71a354d578e2c89b3c3c59aaf88031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27304ed1dcd56c5a55171003b8c63932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bb785ad4a83d17d98d4a588e1a06333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73be4ed3a9bd654add5e1637aa0898a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f72d4d40786785df45e43f4a81efa535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87575c6f4b5bcf68f003df13d246d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3117f62607551618e75f3eb80188a5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690f6679d062d63c98b16b87e5b1ed538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f244f2acda2e509a33e676cad187039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180662802a74c345a561e4b7d6c807f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83301ace3ee0ad7d35b4cf27af16f8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc2f1097e5c5701c60307853524bbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1d213e8f99552f9838c7cba3b72f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394ae8e1f89c7e13a060030c3983e1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4e2f6a61c535826077bf57a32cc9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baeac759ec2cfd601c1d0f5b14c01b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa311b1ab2f6f80b7567f6d8f372789b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e5378fb1638642c74957f3273cfbc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206cc3c54dc8711443ea92ec6e8243049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4775a1e383fcac243a593cebcda364150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15124e1e8c4102d78ef36ffb1f6229351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644b246201859d59626740d8213272652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a719a3df1e1023f03beb8b8d50dfc153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf55feabd772a7efd4ec9e44ad73d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd050cadd1a37e66260e19f51ce43955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063628b98f095128cb91ab0f0c4ed76d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa76052c8fdf92311a16d29e7f108e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676f15cd945bbabe3699d5b19fed81958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f42fcc835bf4a6b34ee9eb2ad43aac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed22bd808f9330d2493f5968e0354d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcdceda8b31a5cf01ac60c0df6e88861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28675d2a423bdf38f2615d240dec7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224fba893a9d602b18f3722b53fe38163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be505382776fb5386bc4569b73680b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb87008b0f0cdcbf7dcad91d32c651965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b4dfdd84cf4f5cab414b63b4fe48e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f28bb240668ce89a19f7f783adbc2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f85011558da2c0a20eb623824c183668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bb01f48979bd1f266997924e287f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491b9ceb968f8ddec38d34cc713e87d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6022deaef824aa6352526df317d14971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76be446d3a2464178873b2cad97dd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19513c090200b692e50fb196b65b4d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569b6a62cab57a59b45a541a5e5f82874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219453df036981652951cda0944401d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93578cc158bcb68d59473e7704aeea7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80c8c1903c87bbd400746e7bad1de477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0beb1bf21d2f0782ef409fa171b0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d49f32bf9f00de1f0420d671bd6cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cebdf5b5b56fa9f79c3c256593424a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24770f484758b950b1cbcbc3a8e68181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfa8eb777f6364d48599b602edccaf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dcee2e43fbd98c1aab841017b95ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597129141b1d3ebb2ae3bc84696bed384.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc170dfdecf6583832e2bd207c3020ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7433efadcf3310ae1b78501db12612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d19d871146f070e2cf233c487e0713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd68a3b9c5a10a9dd5eeea2814b77214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f1d366a8ce52846d8adfb31cf05495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60f22ed29204a03d7d7b991a409d1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5c3888ab5a81aded1cc6c1e8a9d2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2aa738c87a3dc98e9046d2b32a04d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5071d81027a646b1f5aab32a025f2169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbae95eaded46cb616900cc54c1cce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d3180aa73f3fb4e617b298e61cd2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985ceb87f02df64596a50239c9dffd812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd65bed57d733e44a05582a85d544513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb177f0fb208f0c18e938fbb596b6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e397ce400abc8ca36d6d55b7242f00715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50568d4f3749bd380709289ef39913716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853932188bba577115616179737e4f5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066920cc43b5ea9994345193f2f5a42a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f011cf80f832c5e3f26618e144febe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c624f0944453f6600fb0301e81fed020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11a6a76d93ee8dcd9c5a52ae47d06421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe2f06ba6af845fb7075e369ef081122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafee8b881703be133be059e607aa00e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239093c745f5d0f77e31aff12ca61c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd42efdcba70299774cd2420914357725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5f0ab0d90497eb086a3b75cc52def26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7993378207cd14496b58c6d198bdfe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2dd3370011be002927c47607e1cec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae271e767e6f1116cb6b161695820f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfb3e71afcf4a346147a561bd1de0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c9906262635abbff3577dedcf1add31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdea9af9cf05d74c0fb4a6254f471f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29820f33e765949ceaff54da9bd9f35c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a255fe99ef155bae8f9234375ff1c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2b4f975f3354cdc2ce802675a98be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9981e6e824bfc4bc624ab5686e5a1c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6b1d483a422bc1d2a91e4d53653c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fddfb471f3397c843981155d517da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff2d2d0b0379c0f3a67f0166d7c40039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec1e3ef2b9f023ff95f1111fa4190540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc077a4b12896ad4ed7ff53d8158c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea31354be6ddde760b66d75ceb9055142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0c2dd6d0b2605d6537354afc500bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6560ed2a800421abd04f70109b079c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9494f64b52fa8849dba975ef48b4dac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d976d22985bd0777e0e336b2fa1d2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93437b32e8584b8a0678cf48a5ba672f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a188d998e676833939fb23eb6974dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b759de19cda26e0e5eaba71ddfe800b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4063ee1d4af472da0ece6c404204b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dcbfff7978c011deff408f0a0775051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f893ea6300308a330aedbd8e43f44152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482afbb35bf4485fd978fe76c10f622953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999ce872a722fe96bd982e6a7c0ce7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0174f37a1c57e2d9f00680995e83b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92937700da50bc122d2a082c0bca11d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f9424d1291d313851e49dd17bd59a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47037ae986a7cd08945e3e77aa003a1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d463d527b62c2433949dbbcd8b71b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14537d63f2d1ab97531624e907d00fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abcc2502152092d7f3be70581716ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e96f76afb45d983990bec300e1f07c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a686dbf7399276a95e44fd0dbf48563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952ab4070fe3a39a15cce54d14e019264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5bf1f10242f44184dd7a7f958a30165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59dda0e9714d9994bb5cc2e464541966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915a9ae6f416bc32eff7556a267a6e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b902fea4dfc920e41d7ad395241e1a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07af8491aaef1011e09281a048868069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef62bfd00f1569c61d372a5ddf72dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a299fefc23a7ee7dc6cf01e78e9f0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b9b26a568927b2c520d7951d7fb4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6088521ecab1ac84630d99882c4d1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4eddb4fef357981d8e02471cf334574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229644ef3d2dbc47871548a5e9d8552d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f218f5705ee42d5f8c9905a378e3a1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d5ea99715088ce4fc20171dcf9f9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b02457575e85d554dc3198c67f85178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b42a48de9eb27edf785e923fd052579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925745bea44cb1053de071509c1e0bea80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>