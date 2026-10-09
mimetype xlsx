--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899ac30044bd5eff7cb17ba63e7b9061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f38fb84024a30561f5d8e0379ba6ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83956fd301c3144643fbd2217ad52acc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9282405ac7e3558b64535049de73cd04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed9e99e2a8724387bbfa9511e94fe85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fe6c029ec32457eed0999b57e81a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e0fc3826fae3748b1fb5ca819376f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb3528a0c9b8ee4ac5efa81f4e4b8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c0a8de764306901e687ff636e81439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7142ca6582325ebbba547eb999b1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24acf5f807b25582f57548436ac7bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa13b0458de857d8dbf0cd73a3ac05412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbcdee6f14b512dc3dee8500f8c7aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d371cd883f62235846ab990e3815114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86a550e8dfe7c228f8898ea74d42a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7c2cb701f8e929f5842166f4c35f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c995e08c148b2682769bedabd14d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61722dcf05f7a465a862c64fc0b90018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad347e21ea4b6eba08b10018a678af419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44012294d7c69feaf88dfdbd387799e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013dc9ee8d1e7b831081b0674308a2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8a80c319c1d2d0dc162df0d555f6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53400f60d869071b8037cbbb9531ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9e6d5b35b0b1bdc29adde1563710d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b567db2d88911c0a59c41097f0be225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1d123f87557faa85f7f92b3fa235c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee34460f16a563c2a6e0f127c623ade27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6190870a00593859d08a6959e41cfd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef2057efbb2bfdfd04287227ac57af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f3d24c6010a1b665c2cf001dde5af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bed2bce7e27596220e45f410c4001831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2d61d6a74f8d297045c363d8704f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1bb9586aa8d47cd3c218a781bd2c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f95a7865f636c90b8e290576547f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223a4a1a6860cbcbad8215586abcebe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f8441f64ebc8d4c2c9502ae9e007336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50b39d2a634b6a95363d1b7b369add37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e74036dedc6413362a87d0e1ae46638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bb35b04d8663d197c126dc4f7eb2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857b192980ff47e4cfb4d6f9d2dc09b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ebff0c436bcd31da6ae53e78e776941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b575ecb41a36e43eba9041090d6468542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bd4652346a18d77e8722d9424ae2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640476829160a38606b8eb891b2bc1b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57f88c8872b5f846b89225fc56fc9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610538b94349bcb5e3960b6b336dba1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62d71dcebcb37a2537453617718fa947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83706c51e0c32d6e72390e04a834d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000af9f6746a5ab122c3581fbcc324d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478ae9ee738a173c3df8a9cd40fb61950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fb5b45af1254da86cd6186831177851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598fce9c9f9dfb77622d3c7791ecbff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88194f9ef063e79eafeec1e81cd65b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540c7e1939131f2cdf9c6c0692c2c4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa0694f22ea92ea07e1e814fb5dca155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d479f99cf505905df20b65966f07c3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c60f504de51a8e42515a9154f655457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aac94bf87f40bc082457f3d72b6ac558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305032656bb9695461999c0f94b889b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1b371be9bdec8849b375d6731eefa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3ac6705f8c2826f35d1c2045549a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8124aa3a42694d85e2de4e7bf8652d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0286e5dbba62a4afe4e684387a04e4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9bc8568eb9d5976ca3eb73251828564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24f2fe50ae49ac21b680415fe1e4f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8c274a23eea7fe6962ae1fd33047266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51d0f6a304c82778fb09ee7329369067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24cb934b7ef36cc8c22ee95306e46268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33c4948fa073bd45814af08e3ce39769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505219f7fcc49911ddf356efc674e5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcee630bdc26486f326c6b6a864618571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6afe2606c0077eea032b7f824e86672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0a28d6cb2b26a3d3c57404bac0dce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326b1288530bccd75eb8a7dc645098a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d46fce45d156339f6d90224f64798775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded39fe707a56db2a1ce3a7bb83b3ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce2d55123749427e6dd6e5b4f499a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf806bf8328a8374b655e0680be05d0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012424f91b753a62586674cf9ad5dde79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e6502f56730e2cd01ffd1fdc7cedd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb245da3c1cf7037a8394e9d035929281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c34481c6aa587a58fa812fab07360c82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15308e554fce54105f1f3ede8e2ac8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09366c0715d9545a390d175100d74b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624b6da73ab89376d689d5fef954e1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f4dd609c253c405d66bcddd6b2ab24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665992c8ebacd4242bab9594fed9edf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10739766e7529f705c5cd3f450c6926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b69238aeae6c50f9e69c7752787017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcc5eb4764445eeacc171ff030aece8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443220b2c401cb18d5296140d2efde89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a5beb294a71bd72315aa20cf3b87510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a18616806f28bc1c2102ad74b342611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba2de682401b3b25c9b87b0988bfd312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce766d6db7c720a9fe753b116e35830013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6605bb355725c3177269f0319d69fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865fb888d4ff3dac301a135c98a878515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11e6f65818ec7b6fd104991ff6cbfc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd724884165f62e2a58b0295fe122a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cd32075be12d60532d8110924051118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991a247e7d20bfcce211f0fe4bf1ea919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a493be5094297673717439d90be1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5894e2e2ef9651f0748f7ba207f0b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723316fe7e1d3821ecc0cb4fbc5ca8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e59bce0d644d03a88c0cccbc6c0c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba411de125d8e6d6a4de16b855e88324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6d516ca55db5f01d543d8f473792525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a3c2e5bbfeea0d93ec5f293ac972926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba08582cb1504d413a36947771558a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd537db25a819dc9658575d1ff3be60b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eeab9006ccc38466e905f1c6ae6ed929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2234ee5fb6783dc39c6add0a5c7f9dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640ff5b17cb2ef6a560cb385ed5966c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e7b330eb79b6b3eba0f64b87a0ab632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3235d131a8f9cede17174cd97afa233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f110e1ee1fb958e800503b0fe1d2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d40f228223384781fdf09ade0d5c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f643c227fa6a3b458ab1206dc4ea536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e4d08560055db2ccb47ef343ad0e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18beefa5f1dd359344e47321663ec238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975175cc7457655eebb59de85f8ae7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c00b58a5ca7e589f5ef57464476bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d61ca3c7079a1508013b7f7161cad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0dec8f5b3791a1d17e8a56ccf6fff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a32906d661160a8996a87b94e809c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437de53a28ea15bb4a8ca7fa652e742144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c064e805baba7554c4eb908940689e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7d1724ca62a6d3df65a84ca2cf5b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9717d7808c0d76819ec4ac9848f6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122f8b08051fd3faf649203c528871548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7a7e50f7c09ec3656e77b4fd5e00349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe47c3a1bbddbf81b4ace9e101acb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c8c8b99b80cc9bb0ebc20c67b7cc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595939224d5fd2ffcff0ce558ab7e8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145e13d043a91541cbe43b592a2512853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd9dfc9b8f7c3b36b32fb94f51089854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a84bec141023b7d36f199716e2f61255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169fd1bce18b37a5cb3c2cf495cc47a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883396fa57808bdbedcda0ecda10f3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be864f92fb7dff571eeb149e06bced458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53346c1282ab1142fe4ef0a9d927e55759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccff00da7fb47c4cc23ff088f2c29760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc33179ca54ebe5982c918dd1c33c5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e53cd10bf7a47da48278860496258962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a43dab9f51c36cbd4065b22a5c3aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d73cd9c48f193582d28161b7747dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc051c023e847ca9f4fbdf859d205e1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161755d0d73ad7b48e0ec4cdb4b0dfa766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157af71e9e0bab1084018b6e2f19571767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972e1ff841cff82c17a8bc435e5623e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f827a4253ae8ca121a645cc56782969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d4a2164a469f76903915acabefd3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893168d58943cc7695cef410c52a99e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe93bd315786d63239fa2f4da67e83772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa216baa8a2c738fb519bb6756a83a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea1f85f4ce7cca80080b1b1a415e2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cef1177bea073f88b8141d70724a5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab0087391fafabe5ae74ff9d44317276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679af8b7030120548fa438bf0c034d5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60489fd95f477b05c9ecdc80ea6ab4d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb972a9e186a63f5313ab47610acb0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5576dd4831ed6309e09f767920b53a80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>