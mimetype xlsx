--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96023be5e146663e2f0fb15a59046e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c141dc7b4700b31cbb180296d1d1fcc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6346b3914881f07b8dcafa12573dd8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475b78c4ea93c53ce90ccf64e43301f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249af1a37557e85e3c854ff5fa3375aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ecfd10409a7938f20c7aff045a57b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258e138564e2f2301dac85ddbe1bbd87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd683e6f303d0e6fcdf4a39e7427db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3769de96b6f5cfd8e3a6857660f0939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f5c22ca2c630e10eaad058f4414a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734167a0134a3df1b733786af46ad7d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f05f1262cdf3e33494c1de87f4f7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42474b4a40ae6aabecc9744dca9aa82b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ec5e46916abf38c97adc8ae09aaff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4fc14b2e70822c2ca5001cd2995e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63097da2c5b22f31352b4d8b0c1eb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772fc37754f137a636d1c3fed67064b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018cf1d8c6094f3c2b1cd68b82519d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4d405b9d1bd72145c4bcbbafd976519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f2c3fd0a7886aa27549e2496080bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d6b2a2ae2cc736969a843365691b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0e71bad19c094a56f23b319e4810f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7425b33daa4d606447ac381d1437d0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74b4530df5f9cbe034b15df8866fa824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f42ad7250d35b853d75135cf9615025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd52733bb3df9a7d19ef75b5a4815126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9184608085bc0e13d09f0f63f2e1a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496df4a8d68a363d84f2e0bdb9985b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92635891393b56301c5d12885aabea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76a2198eb8a430efda606a9922ad4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d05ef69e4d2b5b185583e71d9184831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662e0640a025606baf13735d8b8885632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b54ddb015d83b6680befd414513a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94a498259f92f2f295f8f47b7baca634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebad6c5345da6244d21777238b82c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d22a71ce0400e6add3f8239a78c7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f334394fc6b0c693b51a4513c5b0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b9f7e22cf45a6936369c36afde8a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bd7cfed6c1f96823daff726cac61e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9d621f6832423fea94d4e3ada1bc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608715e9d87f860bec319456668d76841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb362e02a32c660033c54657d68e60a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045823df453c5adc1f3d3b3f84ebd5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01d8e772519e281f964f505d009ac144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d208979f1e58fadf178e14ed99f67c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952cf7fcb6fd3d8a9a61202f912704646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea85f86ca92e991a5d6ea2901f4388247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5fbeeedec8da3c23e9c7a6d52942048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52c20f6aa1077afac5f142e3c0c52c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ce00646eea980c9d634e325fb009d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fe04d6880e9e7c532908173fe10b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ecbe68bdd0805bd2481ef9f5f167152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92e59c06fa47e36cb97f3eadafb4db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e55c6b2b9a7b5e47a06debdb3ef0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546085b8fd7a9e1623dabfeda5c65e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48eb6f24c75789e4e4b11a5abed008e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f09eab9778033014341c0b0bf8fd8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce44f97120761f57eb61ba71a9f213958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c19b3e8d4dcfe077cb528fea489c7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146dee6f8e9c432bef8da8f398f83d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494aec969cfcf2deb3da4f8c2864f6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db278ae3f9cf5440ff9f2c2619b7c7fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7a210e7994517173dfcce6844997563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2d95f3445b5ec7edcabfd5aa4d13864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f6f3111c12bf23ccc8a7a54e9976e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1ac3507183e598d5efc0b4feaeb6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eeac74b40a15debd67bdda9c7252167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6ec2b1d3e83aa8a4cd35983726f5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9187820ba65d5385d38c8b570162769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae47930ad9811b3acdda2e75d64f4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e589f09147673cb362c65a8a9422ded71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485536b630a058df6a44fd85eaf6b54872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299e9e724323066cf0341b8bb0be78473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6c0ffa9a9f6e02b1770cc1bfa65b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a250c5d17eaa8c3faeeba6a292065b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf565b88c0e60e215bbfbfc4c4a1730e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465e2bff76bde92f34131fa9187f5f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175230b8f6e96a25bba55862ae778ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acd21ca9877d3dab97cee196b8041479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abda459ef761e868c68f01ec6082d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e415f3d8e662da69a3df7e83fac7f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b66f16d3351fb754338bb038cddd6782.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114c0dbbad9919b94da99151a1bdab91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1a32a28fcc61d490d3b986cefd9a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db04622c9cb50418063a6d7f821a003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024b20f91ae2227e07acbc7c00149704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b294b2c48b5ccec914447c276eac1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d2292925e8320f3fb2f1527b61c486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cb647e6dea750587dcdf28f83d88c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f582000abd1b7497216778ff237538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618cb21f4907e727815e37746b9c4119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076077b8e4a6807b8f659951cf332f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3f0d9090c4e4af8033c66e35c380e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adbf9bcf8255c727e9cb6eec5be1d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82b2c166e38a6a114d7992371964f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4a4f4008b59b561bdc3dda746e52814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae1e98b70dfc68e94c88a9a126f30115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009a1a6878a81ef2d64f0b6614775ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4328ec6293284e6fe764be1a128e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badf5458d76b63054e293b2f09be60918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12aaf78b2f134c3387962b4e89b795b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a89dde419ab40384bf4764810969220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d98dd7b0ddd4eab7f6f11d704666a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8571af1d8b90b57b1a3948f6e6282922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfeaf540a0294d35d780b62b581b0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e890ed161dc1f8a5213ea08505ba7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b20176e60945be3ddd55179abb1eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22bf49c1d19e33864631e96722f54226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d12d7f35bfb0266e7bf4302d1a10e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e5746e27748913bb8b05384d06ace28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b15209342139d8d0c0b10d4bc1d08129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392cec0763a6e8d0f10c8e36dade2a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533443f13e09ed3fd9f8c92463d9e1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fce552f3be1bacf58ffa22d41d3fac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13452e6a90648733624104fefaa9f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951905b70b404ab13cc99c8ab0d823534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e518ff95d86455a6487f16e107ba235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dda01c096d2d38b7327d6b0979fc4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfa1a6a8cac7bbc528e89dcd063b9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bf9ad6ec12c4b5ea000cd85d2712938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8fbdd6015a163a7af3a618dea58ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0bdc8b58765b8d78592325e6f367040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8a0ba73f33a6d09a8d4b5ce33d9b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1713a6b307123407e87463789e61342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602b894e75743155abec88ca1bb838943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e26c678c8d44cf0ec37c117e59ff5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38aa3b04d508b4f5f0dfdcad19f52445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa12088ab74676bb5abdcd983742a8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78aaba3ff8127a529d35922b93dd1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a81db3124df35ec2d28367d8b667348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77276f91a2973a09a998fcc802e4fb7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ba947feb48faf4bb19b8224f2718650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca32697d126958a83a54b5f1b841e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02e85043ee61a1bfab510dba01d7a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54298b4892b357d959b64cdaf20a5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c2aca382eb606a3452cd079c4ad1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693a48031b351de0273d377e91caa4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55da2e447ccf1ee8587400819f17cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b635451dabeb8a81a6c65c660349bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f785c3a798144f5f22b023a1d753b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca3f7099ec2c09529ccdb631180ca759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64becf3d9b1587f5490668b49a5fa8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e76c087d30cfa9dd83cbe6ff2b38c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29a01d708de7c004c2e74ce2a2f49e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ef2d8281df01de5c274d62e4a63a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b0b91cb51ff6db2676cb5e421df2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c16779aa751ddd61211925368b16a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657019b4a891a8daca91b39be674114566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405de857d27ce89bb7ff261e9332091e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da13748ba90272abe8cc8807c679c8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f369a7dc70941a86b48defc2f69af3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc34309da738940e717de16099500670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1c44d0a241088b8fe0c71589bce0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c34f5cbaf380b72b453db5021525c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be36c66d488c188966137613c7ffbc973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d97a2673cac8e7911fa18252c749af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2ed87bced23f39705034a916166a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0c2793ec21b0951bf5e84aa8ba6fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535403311a1385819ee0c13f3cae20c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7465312f42882dab72f3fd6115fb4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cd272e51ceac24ed94686ea3e0ea679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893beed70fbaabd0b5b28559dc5e513e80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>