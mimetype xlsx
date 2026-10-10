--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe4fc235c3dc1888b0f6e0f88a75711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a48ffec24d1fb3c28c2c53f9b529c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef75c848ebeeb12e8b7ed58f46fd94e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124973ef9dab9f81042c37f897da4a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b515d2fc6a613ceff7947100108f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c62039d4b12ad962ee031782d07ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc29189bc4d3a816cc306086d9f3d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e80be6f155836ec9cd7723ba6f10f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4be437885ea7c17a90a173cbf54df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb72f3083141e5f49a560a9a84eef110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944dea5c87a4b8cbf73c1576a11e49711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1c0052d089d8a8c2598ea64e6d23212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb38b5bdc912339c334bb87cddbc4513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4246759b75bc4c8d255b23119a0b7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec3faa46b0e5c50658e007c022eec315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebc260ebc5be1317443482bda7bb5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae544931f7c3733ca2037fb26c2b87a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f123841f90f7913a4595b863d75ff8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e072d07e065183f2e212956f163d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f4d281fe1f0a1dd12dc866240ef8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc8160e1ad0bdd407b4eb83defda8d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b228f8cc8c19805a63b1a4ed2c37122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc578c5d3ba0b489b01608731818a03e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c19f41047553eeed9cfb230828c54724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bf402e95bbe677736ef49fb64224b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cc88f4ae231c8050a3392cc9e0bb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b8cde5e942a71532f0d4b2e9e359f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365d2da4a9ee25a59e5a07b2cab982e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b23480f2247f0b32274b5460c919f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b37dbdb2d5ba4558a49826d31159030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69481e0dc820e4fb2e52289b3701dde31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0335a9561884996db1f276cb9f75cff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ddb21081b5449e62cdc22ff816c0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b86bdfad8ed82d31d411ec7e8ae9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f90cf35d9bb4e2193b2f45a80401c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaad2837dd54800107e2163c16c0ad636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75371a9b621572d67731fa55bbf95bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae4a61cdc0e78326651fa612c9182538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778d5b5c3c0758e1683198a3dd70faa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120eb4903255e2c0730a3894f4e7b8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9a79ccd8642ebdb56b55e1133962641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8404a427482c5121fab64c3e10170fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748305d772dade35852b380ed50f4c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ff841c536cca388ce95987fba899344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3951b703b412177d5fcda061adc4d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9643d2aa79c6849d534f9b0099dcb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0687b1f374f1523ce81d8f4b278b4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f17c59e0fad00d304f290d66f00a7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac370380f1fa4ad92719a572c29c28949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45760ec2afe90e6fbd2cdc6283aa513050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e5b2ebbbd5ccaa365ec249986ef3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c029bfb9c655086d85726854596a4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680437ac5c7abb6d32b6440b053866953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8be01c7e9741a3df58605b776c877954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fb60bc5aa9842701505bee376a75d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4a2849cd820a8d2087d10ea55aee256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f3a800cccced2c29cd7f2845bb74657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91713f46ff91ef0885b885ea69b79c4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e35fe1f2f71c7f1836841bbf6cb1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0d006ad5c96df31765826eead32ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257b5fc8acd0c5c682ea3943acc56e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ba51c634dc22c4db93e13a37a9e5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0936e1ec7803c1a99c051272b646ced63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efbd4aa345925694e430dd056990f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e2fc5d973524a4652fab984033c9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3fec2ef4ceb607d25ce60e3d14af766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd603ba98ac09dadd41ae20580feda467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c0da90551c227d405d4b6e3d0ae9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d02502867514324566238a7a7ca6e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb6df6adf232b1f3474db6bc1427e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1751415304e00cfc334ac77ebf5a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c3e2df8c4e6a9bd07905ebb7ef45b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74274645576f474d07d15d23441a7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab379a7309d02d043ab19c87fc5d47374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c706a9af227b05fb25fbabf4b063375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9265a107f3b49a7b35c2d86af998176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebbbd3c26c1bd91ab31308eb871f2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5741ca21bd98faa8ecf78bc7f5d7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af263de2ba05fb1649e0fbb635c94479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723324f3363c0e929a2593e44b36df1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371b3a700ec66ec1a4e19a52df609b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba37d897004203739185b7e732d91e382.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241a95e59b054a3f9266a139fc3710b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d489e31a046cb054f678ad8d8424c352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba760980751b0f8774af52ffb8445b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1280ba4b0fb1534f63ecc556312ae34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b77eddc77e01b889a9e09bb7da617d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc77b65aaaa22f62eb2d102a9d983a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8a669ee64f122fb11c183bb457a507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17c2a2ff3b43d784930378fea8045a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b1095888b13415c00f746ce62ba459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d46b9f57d2525ac81d4b36e5f630910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac44cb743ab85e55b95cdcb1a14091911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599748acd89b53682b9357aa94a11c4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acce706cb122bb46c28169fdcff13913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9525f8df134afc32076eb5372f7780c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c515c0d4dee156f2e6005bd937a68715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130836ca6318eba22fa18f737b3dac916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280b87fc6f2a5011dd8543bebdb72bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e1ab3d2161e7772eaa28912ea30a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe46ee7cc0432bca6d58963dd4952719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7800146fe39585c0c5f5719c225ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522049151223b8d0026f743511b14bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b92fbda2e63f26db6c3185039dfb2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7cc8de11f171f354fd9d6d2cb455d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b9a41c9883d3fe5763b57b96c8c1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc680a60eb9be3d40d66c1a8cc7acd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0724d1c96f9e729a4db784c987405f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ea7e52b5239b46babb99b2886c8a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630c9f1dbdc73c8266ab40dc15e834728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65327886361b13d11bdbc1f857c00029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c876b6c8f07d5c3616a5eb4b1c92d6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669762892a9288c2755ae96cea31030231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c26f0ba9eefab4500a19f82f8882f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4745e1dce102a800bc215defaf7010133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb4de2768eebd83eb7fc9761a36bbb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bcebb312db836162663cee8f877bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583f0373b43682f507e63840b129a5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6685d00395e2ee60d580bd62a571937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe204ce99de5b5acd088bab898bf4e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35b79f66de62d94b6b8cf8a91b656a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791a58b45146deaa1679575cf751e0840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f798b77c6ff972c2e0249cfa89551e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff81f575a52980d9c7d75f2369d4e9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213322ae570cfef5dff5e79ab72319cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be739d98b214d7a72248bea22be23b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd706135ac5bbc246ef05e93cfab79245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c05cc6ac40a0047e13304c362147446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c441a1c4eff299e7e83160fc1dafece47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510938a89175657b06a9d26a6452b1ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62130bd5b1eb1c7e5d9dda1b197fba1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4ada287848184f5c7a835e769134350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb61ea596d7b62d133b8c085efa27d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3276a2288c916be3b45bcfd15518952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9768946bae7583c5b34358dc506e93953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab300b6ef003bd381005be5482059e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dd8290852456ae1acc9a2f556451f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e884ad6349290f4a2f8eb8169e4e3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0137d306bd723e7912162a0a766fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c7c6190643b657de70fe425cc621458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7170f206a70bccc7d4454709a8d0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9cbcdb31d88f956afe4812f0ec14860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8cfcd101dbe6de19b970544a2bed761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289d2d7c3356797eaf473037cd4b97862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65c2c8ce7099add8b27816a92be8f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be68eb404999871d4ae22004acd19fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012e4359e0c6c034181288770fc085565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d5fd2e072aef3677e490e7d21632d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9a0f2fb62f23537daa3ef5c7770fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1a5c3334fcdd23b814e6db2ba417868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b043dfc3ca1211d83a7963e10076c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a65cef3e3a322a325988420f08bba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce29d2c1ee6fda4475c172eb3d1a1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f727ee72c90f54c05b4f0a57b6786972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dd0b879c67913bd444e13f50a3ace73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d1e0ef07073ae0e5daf96cd89f4cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3b32aa0da9a6e16187d3b2f4c113e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad7cdc0e5b5a59f48fc6b38cd8282976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad93da1268bb961059c242d8bfb028577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9916a3db236f39fbe044923198376f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9761a0046ec518a806e165e282ff379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56043acae3e9cabc374ea6d098d45ae780.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>