--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f27bd0e10abb9eded2ba8d423316411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddb067d4b30b22fdcc1f4a5af021e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04e80b5009f368d085cc95187910833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b34633e908b1447630071f7de67754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71757baa64e2141c4e35f1eeb182845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b692a3105c7fdf10705b8b14778b2da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f1585b2f427e28bd6dce506c042e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf5f7f492b6435b7ae7baa3813e0c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19e2e047e78b928a3b93417b97956b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055185fa834563b061a1787876dd72c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bfd4bfd8944bf14d399e229fa557011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3d2adc380d293664e8b4c00de55ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6678747da8b226dfb024d3e9177f2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7127305eb7040a03578db53b25a3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c90cd6517d8a28fbf98877d0bdf67815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6450b8df7a458cebbd9e07d1650bc5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9028de483f3be953bb98707df9939517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107b3c10e8bd4ba480cb5823d1e2b9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73832a36bd6851f0488bd6f0de6f223619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcc67f2345073c21b0adb41af8891220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a16b0b6d4a3d965ba1bf4ec6f28f5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcf1be8dff3324658a6df636d8a25e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5288358907b8768c23bad5bdf5bc5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010545b999940ae85be614078c5a43624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fb08e25e5c7e806cf553c4b670a4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8626f6c92e996395d79cb07d0ac4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cecec2f94f04db10ffa945a3a9eede27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88589b657c1385c3d8d82a14771032f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acef2412d025ac3072db28e15e548e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3516fd78ad1e9d649752a49028a80c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605cc6fe53cd66bf25d705cf9b5ecf531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b90de2a8aa076140cbf16639df3e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2f2f1ed0ccd7669e9589f5721859133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a50594916b1b2cc45463a1d8b0655634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fd816f63aaab6dcc278510890203c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd0861e9b3ac157b291d74241a898b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f020c459dfdd6b0d2430a37a979d0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69e0e41291de274c160ffd4647276b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a28bacdda76f41e6ac9ae164dc50839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfb6590a1019b66fa48bc08b54a21e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03db5fddaba8bc4f267b2b9f269c53a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc6992e423da3f13460c09f6897b9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ed16266ca00278e2ff60e0f9d182543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88621a21f0376521b28fd5442a30d07d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff030d53ca436bac0c78cd87d3b41cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d15bafd088ce8f8677337d97a909f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac75bc8f8a5da49a1b9d135df0909ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8329c9c5c44662318c952c4604a23448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc74d01633991b90ca766a894de685c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bba67987a22204d5c98bbe36b311850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600227eab960fe668f9de1c73248ca251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446873464bef6d2c17e833bf3a04a9f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fe5be5e0d2c3eb03a3141cbdca7ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e6507fb385fca2049935963acfd1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e533ec417b10190585489bcd03e31f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e0580e162abb03e65518aebafa51356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ae0ea13246ef31ac5c190efcda2a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00889daaffda1d00cc154a09ecf97f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb572442ebd387549511601df7121859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac43f69ca64370c829464f397e5c9e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49a8a0ab488c7b0ede24faad16361261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a590b6b1bf9a1f2503c74f1025914f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49776730f6b1e72cd5a681b5ddce30f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac545c65ba2aa5ace163b86ec6c873864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada6daa368489b5de5f61517ea2241f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305521a900a26a0e7132d6eb1af5c2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd616e6e4e758c6a8e45e254e505f9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd9a6d08e39a7b870e37236a9c6eee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86491a04b193687659f62159f50faa169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b376a988f61b809338b0581473aeea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fdecc15982e52277688a7e6e6822271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485ced702c88a60e58514d9160a3c0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe92039a3b6097100c2fc93f9966c2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c12cff28376e9ea0168e39463d510a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62191add19154452384ab3aebf74f7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e9462284669f13bd8b9bb2b34019676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204501a7cf4b13592593bf1d507c66877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91425cfe85724a81cf2888a8a10a171a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e588de68dbf188a927813ecc68df98079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1926381acdd5ba269a39bad4c98abc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4755ff6c52c8432a461e0ca4139fcc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb66cf55b98cec34044f054df20e6982.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5ae702ca3d0f68632fe090cbbd92f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb38d1066b70c9f5153f751bccc7a2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088b7ca5f258a09f853130f2a109cae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1d1924e46fafce6e44eb015b8ff134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1aa72ced1bec065a3b323376295bd55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14b5166edf2ce01e5103c89ce613cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6f44a18a036d1ee8df4cc941ee09a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f680cd2de0571d9b048f1bb0d34658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5f29508fbd26f72335a40d8d2de9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c082c43a223f8c3fcabdf8c97687fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31029372f9f37211ce53b3577ab8ff411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393a969a8a880c0f79e92b9e9d4caba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a592b86a9c352aa7c2d20d308fec33913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcdd609b15cbfd24e938eb376f116214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0867474fd789a41ba6d650627a47ed915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32fc840989efe32c92b8fa034e5f8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519a34cc7924b2069ca7eb54b3d9f4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f330997ac82a677e1e9d69d0c43c4ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c449c51843011af9b890e751b8211819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2e7da1afce20409730cc3cadcbb7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87ccf4d949569b64a07b8b949d8fa321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca017f73509a4e885987204f34f2901c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d28e92b9ecb933435478a44c0c9ccd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c3c6de158a524632c5ab2b05ed92324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f423b65c032e32da5cc63b16a02a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289de6fc710998ce4dc9ddb051aa14626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10be4234c2bd6deb6eff897ff172ed927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581c093c4aa6207cba99aefa34789cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858562ec7bd192108d2aee007163c0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3716ff1a5c40b1e55e3bb2d999b1c7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efd7a023ae16e37a416e7d4536400231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64747a0284aae2443a0e591ac89a74ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ae0042d1fa33b71a72365b5e6336933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7875844b02c3d11d33420027e737a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95191f0251872ba4aca8b540bcac408d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f03b983c8060b4eeba1624c7f2016336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec28b7beb74ac7fc9fd1cd84a9b265e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d88b0fee1f8b55c9581237822870338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72982b6f7e1c16e2fdf20ef169e7933239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49008e0674b30fd8e08934c7f94c61da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081af186be988d0f30c4417fe7db20041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b25b588d9a02af63985da8f0c373d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e552a0dec6479e8075b531dd2a12743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c47cd450c673a04c0aee2d8934b43144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05cf772c77c6d91617a7eebe7f943545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b83f18a23d739cc5c7b482c8e8fc3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda44ca9a5ee3f8b712c26c21f6b93747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd26baefb029eea16efb0f95238ed048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5ccc047d51ea81dbe938ab48ee01c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5eabd18b241930ea246e63efae0ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102231608c8ab881a94eaf9074e5ffc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b750d7e2ac4803a7abe5a4f9b84db252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3aeddeaf77b1b1f6c46ef0e7beb8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa73e779e18ad114a402fba06b5e3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8c7ee29538917de625768f47334da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bade589d2daa6fca57b5c68438bc356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b7f5b331eb41ad96c75d02088132057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adabe6e9c43bd165c14dec887750fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bccc8fda5e96a32a6c661f0baf42659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171691fe768ca9ae37eed387338758460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751568f73883d6194a25fdc0cbbe51d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504fe292242c84c4dcfc996b6a63ba962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71a5179b129dc288e9901d7e80223263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f41663687ebcb396d84a8f13c1720564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668942c58d6bb5d30e138743adc9bb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8680fd34a2d1e0941d5075d51e884066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dcb153a6cadcc9e638ea94cdc420167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc045070eeb8b05ac528e7f61a2c0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06eba1f098fa2f1593bce49bd307e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ace2bfd9c471bf199fa4b67b979a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f2a19e87e0486ea0588e7684915cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d3650e8940f6a66163346ba54589672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8f63be1bd0ec3bc6d5107f39331a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4788fd65aa71e1411c95b0d83ce766574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce890715bb5a93a890aa8168c339e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc720d3cf4a72e50376fd4769ca9ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beae40db93c931cc1e0e1c37cd087977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd51bc5d94f51a2a9d987fb627f9ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621e63426df89fc56b8700ecb2eb3cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd1449cb88e0214253a77bf5e9688f80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>