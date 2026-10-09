--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b594eddc859893264ea92f92850011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb62cc4e11024e34459c97db6c82b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee21cad066585bbd411d2868e9a888d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42bc7e39c88ded684f411ffb77ac5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa6b7775394caf3b1c53da7f2d1f645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44824e5ed0570c8304ed47270c8fb3886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af8538468a1d24434735e7f7cd01947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc4e5e000b2fae7d1a0ae8bce8f50b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8111ad743d9f91679b5e972b819a929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cd27c7e4f99fb36abf721cd7b87fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed90875716b049f9d2e906501a7ba1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872fde4341a07a458f4226f8637fd7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4da8b91eee3464d2760ff85289ce613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83abc9c870ce2f7628343575e4861214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8a8d116f85b048aaa60b425c4ea3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f31021032ec66b5145835a22ffb1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2198e943933c7da490df835c36725717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a434586baf40e29e6d96ce8ce6707718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729c8cd55794ee12cdb81c3cbd93e3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ebf0ece43450cb3dcceed4258781b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eef3c6fa944574b2899dde0f32594921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fd3efdc2abf3a7f9a2edc138b484e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe78870c1c9582864466c1a0b1a8a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5bd9d50759a3c9ac7a787200cd87124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf834a0d35cc6d893bc519a71831666525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab8a5560a109ac691e57ecd1dd376c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ec6988502bd3734e115049e17681827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70926823897e54c4f15fbdf38f064c2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521d2aff727a5a1b1353ae4d1289d1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604a3946e11bbc25b2013b59e54cabd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c206430d0434371e058656acae04bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a7328cc5f94311e59abaf969eb06532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1ff86704eadb01e9e62364a23b8a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f24b7dbef9a5a509d844e45cc8f8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b00d812465d17c456e2b799f3b7a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cc6a6a9998071c3d14d1b908e37d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97c1a823aa0007db92396193ab1c1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fbbfcb15d56d8a7e206cf4790dbbf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887745a24c56cb485551555395d102539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3ff4034f18a67ffbef02f3009430740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989d5b5368b70328b322b1882834b5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93836c354dbf4d0cbb22d5480da9b7b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cb570a86a4be9ca719423d033f5f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb838e0d0342e09e6b5db074a2852044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e464ff4e930bad2d9a19b9eb95bfa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb339400456aa6ad181c7342e0a3fc046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016a5cf885e3a6054993b687119c4e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aea163c76b47346ae2ab1ad4d2aee248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de004c930e441fb1ef95036b42f809f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2dbfe78b59645344ad315a036055250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bc42e3d3f2f993168b4559b74e70c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba210d04539131de8115f209da287ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45d0de1e75bdc2e86a72c21a727de953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58273d855a63b0a0f72814686de8b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f81794812ceeebda25505d6d1aebc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c35930bd4406acdc76e13e2aae83856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffdb609757c3e05ace54de2498c08157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15126f7396515d18aa9a2c58905b3d2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0dc69c8a6b2a0f873172502b492be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b47d46eaa34dcddaf426cbe0ed779f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dd073512f261467beecafa5f2206661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939d9b346fcb5732d9a3e57fd8bd91a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa521ba61a91a456af78bf035ef954563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebd1c8ae41eaccfcdd371b97c87e2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dd2f7005fcc848186561a088b0e5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90071911e3f6155ebcf6d7764fa903a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af431ede7de343a60343f0192f1b0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cdd4512d360d1b35f7b2367c6697c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258e7bbcef569118218c04f5956d52d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187de989d2bcc0fcfb533b03e1747de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e4b380f1c92bfb80a60bd0be25c8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f163a8a34ff838c74b619bf7e5ddcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b15feeebd59715724b26489910c9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446638cebc5930b265105d3fe4d0231c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c7a958afe8d4fb3bd6379ec6eb93b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f2cfbbcf9aafad6194514d2cc1b4376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f1a7bfc1d3989002ffd91e76af3b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be625ba35d08801c4fb0edc4110f54b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17da9052619be9ec8471985a8ee4b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fe43b04d1865b07073a8a482583e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e69a67fe4cc50bc41203d0414cbba481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b90376446a63dd190c12005141a5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92157c40d5b0bdf699d83cd14ea90d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41de77db1d9f19b88311f796326077384.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb45772c84b04507b38e268d2c45cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25512d089e40b87db847edbec3f8010a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0d2d218142d2720bbfbbbd6bedbdd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd16dbc1ecdeafc92628a7c53b3874d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc4b3902ca133dea9126a48fc009075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a06ebea761a866bbc65ec619915b7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e68f51b1b1e06c29b6f5f775c661c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94058ca05688f7810694450ca4a258d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef33edeb65d63bfeada23347e8b0649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b71a8fc374efc44ca0137c64fe522510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137d9b89dae72efc01868e3133117be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e355d5fa9a1ecf1ea9ef3b6a3adb0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb9464abc9c7c8d0fb316239a9424713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d781eceb87dacac199948acedb7e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa05ea392486fcdb45807cc5c03d9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f27fcd8618a5ac2e1302f95044ce9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dedc37d89fe7ba17228a34df0ebce817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e7cf17fba79ab022d870d860f56e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf2fd527f7452128a852a94abbb73419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710399b681f5bdc73343928701a7a9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d16fcb1bbe3f466ec58271966b405a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21f0dd0f72f706437976af51f86f8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f92104de778538aefc7bbd76f1b12223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c85953f2a4837a77ac01aef2791f8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fefa97ee76151f916bde34d527506225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ae0a7089706c0189ff1d4591a351826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4c57f779eeef861f8413e531bbbb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d2b1f3cff11bc9448078824ecfd7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f79b8faebe0b8f57f15b22e641e7bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72cadaa566f52c38de6fbec55bda7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e430a3f3880a35cc49ba816db67be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8dbb521c4e9ef74612dea4a3ce83532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44359c2edfe2bb4c53232ac409800633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c43363517041c735daaeb1b1bdda634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028d15a5577d58832918cd59c663be835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a4a98f7854aba8c0b08ba3e069a7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72851502fbfdd5ccce33cd1ef1f408be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e1be4a854890887d0869d9d3c144038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080d664c25e96dd94cfafaf2ea3e82039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e85cad25052f7d2c191dea4962cc4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0bc565df0ffb8830734e19c26546541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea57fb6b6507bd674850990c8b53c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82990ebfa9bc0ac7dd6813a32bd4a7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3024737af74bf9f24be44b3581c9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f16b7aacea6c2f385b1a946c81109d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fc3f90022b06b4c41fdcc8d8541f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b40254da66b886baef195f22305b8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b52f70d6f119843b2537f58cdbd1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f65f4e7aece5929170713d6e5ca8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d7c20d185135453f7d8c877a28f2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db9857e712298d1612fac7fb1604fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501c19c7f759a08cc27362fc044b84752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53998b1c710e4392d2810afba5e3c1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f62a22129563ca33b2f7211bf98ced54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0c0a37c49a7b7ad9f8d31b424595455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b98b582bde6be55a78a61e172ef7e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7300d2b1ff74221c7122aaee1e98557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3552bec835bd8bc348396b78e70202358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d550ac69b6d2f6f30c3e15df12eea8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511b20d19161c5482059683f796d76660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb988156206a472f3f42be7754937e5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b217b04108c1d242ba3834b84dbca5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca65967364d187c9cf88bab62e5a2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dde8b46670e9118c196f077bd1dede64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b93e309c9ec28d6426e82745c5286665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ba4ff7ea927193be9e68caef5cbdd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c8e999ca09fa9f9efc19eca134f9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280295ac1ea7c687766078e475a9c2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaa4f37879e2eef6407848377eef6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5c2abbd01bb9d3b5c3541b63147d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2b6f46dd82782c42c0f2892315cc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d849e24471a352486788049fdf0f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202813b074a4f4f25c208d93adc4215173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c882368fe1101fc63fc267428265f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111aec2aa2d4c98c74fcbc3e30be4a2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35637334a71908c911e5305027a1d60776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06062b7f51bb425e8cda855753a19c8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7baea38165d098e7b2c2dc4efafcf178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdcdc34cd8fc698acf9b4a4669127979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8336f7be6c23947e476e037f58055080.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>