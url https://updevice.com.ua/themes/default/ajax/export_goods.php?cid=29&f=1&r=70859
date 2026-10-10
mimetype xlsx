--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97253c60cf8e653b46940b5af5780f231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f076b31dad8da4ff13f356f3a419b192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfc8fa09b342ead681bdde5817bda33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e7edd725625fb3f080bb27dc1d95c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bc59db3881fedd08de84eaff0dd385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed011e5c84200d0987f19d88192beb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384758c7f37be5bf198a1f1ef216e227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339bcfce43cd85a602204d9fddbaa2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f6a7d6ce381dd74ad14fd96795e009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa35bdbccf072122e1d72056a370f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f92af531c8836add7acdf23c1048411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46cd5ca1b2d66e4f6811b4f1d5228c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ff6746659a9607bfa591b894ba43c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae886fecf12a8f30de68bb12b8062214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcc2f1f5bc3800210b5a77a6fdbbf815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8e894320555549f23c58b2292817c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ff505e49b46b7b89d44272e4a1a4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5159dd9cab0739cc851e363ee03264d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438bd16306404cd0a6f77743ce6130619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6ea8694319e6f1fe5907d620b520420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20831a6cb32c98ce2feab4c09330a02f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b03af9cefdf3e718fad747fa6f5a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8513e9f2f7ad3af759cf17bbcc0e8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1fc67cc6419060bef3a97eee371b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4169b7c9a3c30d7482ea07f68788aa225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec8f37f93b5667cbcbc70a791f3dbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4991fcc90fbd1df1426e30316433b8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a60904033ceafb5364547df56cb12528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ceb25c85d7f8c4dc3f2e70094c23c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b317830da9deb561c3e6dc4eae5c0c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aae3579c3f4aa6fe99bbcfeaf237d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7b0a075ecd91c4eb093dca21f281332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b57c44f19761c24a113b09c77344d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84283a543ea3d139bbecea58512a6c9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643174baaf538e4cd3adf84a3b8202d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11537811c5e6fa9ef3b831aae54dc8e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699c0ebd78d2b13708ba0584d05759437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af92911894f5f6f67f9d0b29a7216cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b73bf2c2e822200958d375053933439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9757fc8d7549729712a9edc0d2990b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb0b9b82fe3a4e153bdba62ccdf13341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac574b7a0cb325e9fefc7b684a9df6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd80b073ca5db364deadabe2944a7f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49a5ad04563f8761c5abda5c19f0eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c69fd26098b050ed1ee668cda92c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d64294edc5d60940b80f411e76ae8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6aec5a24c06a5c81d86082200df29647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc8cdf0aa50e3750b0272394bbc4a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d898e8d0fddbb4bdf511c3a1bb6bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752b6f81486f11d90d2efd293d1ac2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caada69776f23f02bc5a8eb9807db251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cae411347cabce1ac6fd82da0df3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311a97ea874cddf904edbcb0a05431b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f9363cbdec4ce6813437e29ad398454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037b83111f00f21cc339bd8d42d273055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed0248130fd945f3c0311f3baad87156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cab804082283b45ec53a92a4fb42a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570505cc178757f210cbdaa519e603458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44172bdc39eb6c587b34314644ff9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8335d1c872f7651bae39b33d1b00a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17c17c0afbb587260910bf786cadc261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7942f9142c87d5fc8931eda39427fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931f6b76b55267098b984313178c58d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12188b0a38a01d2f528a0a77446f6fc664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72eae6dfbb3f7f87f62fcbfd6e0b5da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473839a3582caeb7ca4bf705f8c318ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bf9b1d9a937f05ba51235b934779d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89aadabfe60a2bac5667d5ba07253268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1499c78a57d9c14badf712c6869c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f5f87e4e354172b1b8bfd69c00f1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d168909c843477ea522a2fc6cab95d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d43e596336f9efea3ba95dbf50b0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcd52e2e9b57ba62195abae2cbd23b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692431dc79e798f411138ffd9c6bd3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f6cff030b097907bcf7a2eabdea2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1003ab76f6feaf9c0bfbd6b52fd282576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855e959769d9306b60ae0a6e3e3479577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cd1f12c6adb424f08b4447365e9c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb112165483f2cf3a260db605b3aa6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c05639f74fd527d9683b94304381580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58691e0246c8bd8a339e6cb0498522781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4af61195b32b21fa6808921a02542982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176991843dbc5fe6209160aa7adf8f3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b07223cea4c6e5353dd5b00c8e273884.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc93de7adcc429af462b8d3d54a178f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd40e26265e50e373ce134a75c2bdd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7274c6c73f4d114d86fab26ca85f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326c043db41a6d53935e9342069c1d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b34b2018fcc67bab83e385b771e1185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305555f72af40da7765f0c8a36b73bf96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d8466c1d0f38b82e578d03ba285c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c9a63ba1115955f869a616243eef68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656da47df7d2b3816d6f364bad1391a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437b7846804c7366de4ef4aa158d35e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91b7fcf5a7f7616ef75ba2047061af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d512c29352d54b5912b756ec7751ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b10cc5b958503b2bcb77e4cace96213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34af73416e6688d4c307469402c65014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06331eb6ddd891b7d4353c3fcc8927115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1424ff19fe78fee76f5e9c971e00bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21d49a03306f792ee834acb9e9b7ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0d38ad87e7c771a1adf328e6dbd8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd8f4c0586dfd9bffe4d45bb530f8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0cccbbbd0020cc9ef7b483743db1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71d786b0efedc5278f3a6d2b07437921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cbd762b302e0461ddb4ba4db5a1c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee5308748fadf1dfc6855667cce07a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be397e9049800d7e3d71964e6325c0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30925b54d559331a40dff5608e5f698c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4396e3c83eb0e0a4f94e60f23c42ae826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e683f0058a8426b425573d8c2b7a7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e60f81d57a59687695bb9d6381d82a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcee5dd8fbbbd02f9a0341b2fbeb4fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaab44709e3347182b77fdf416ca6fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4425dfe451b79022124bb694f9df431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fcd4ce19da53f4a1d7b7715f9924332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766575633fe3f716bc16b7dd590e2d7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790529d12890892d0a587c9b8eed0b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e047fc91e4121a13e761cd451e2717535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be13e8933a0c44020dde87cdd58f36b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005fb827a0eaf16569dad82e85a7b4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd1420988b2409702ef9ab50fdd9b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093bc96917663a1666c7e474b73dd4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a1f1227fcba89d5fa9f24a06e335840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d99e49059516da325332a1ae809a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e1607fc2850ba92b567070b912ea542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a10e4508b9a066ae3140cf25da0a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc83841e959f96a5c109da811e532144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569da421905fdcef13ed7fda46f1c0e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efccffcb3a1c87cfef830fbb2b2eb046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2bd0823374422865d49257d90d8c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eff1c2becb1cb8f8f8f97c33501c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af85bea4d6b1fc98355814e7a1275549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549bf5dcd65ab27fcc582a099fc44bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cc01f53c1ce940332ac1cd7548df551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa60ff071ba84af229502d0ba1a419c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6bafdef10e58cb37192a85a92985a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ea7232f7c69ff4ddab6c1afbbac5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a9c40c3a39fab611596b32dadbe8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83d0ba4ccee22746c7d555cb20436756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3fde04facad50585d85ad341ed25657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e031c7a2f9eb4af057948f51e94ccb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15387c83440829f462462361860a88359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390f72e52b0480dacdbbff96e8c236460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c8c53ecc22b7d2679a373fc7e606161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b60b11e3ee384992d02ded7e5d870762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b2b3e55b1823b377e37d03025f5c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15785b7105b84e7b83c1c9343b7f4b8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920588f4776fe64f76ddd6f8861e569265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb152135d60bd497a7e5e6c7ad7b3bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e782c9cb38aedaa57013d11a208480167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce866641289db5c453561573c93fb2cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab55f164f5065b9c64a5784b5ebcd069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c82c5167e978955db67f4e665960ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3008f063e4007bc19021acca6dfff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8626742c807435539f6bbc563274c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4c35762e5c61b9519a9c0aeea1d3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95220ff5eaca2ad8e6b936713263312774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f4838926d0a9222aea75c614f77da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869cb3e3d8c6f78ed0e1fc9adae392876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d35f98249507f1c5a06bfa787740b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151f626e22117b040cd2b4cfc77bda078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7bf57d26df6ed8e0e1d25fd5a015e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e722d471d8aab59728fed585150dac80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>