--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3fdaf270155ce0bd36b399445d8091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a9006a35e2cd4837244e7f614384c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec8a46e9970cc56036a78e346addd73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa4fafa571fe54046a8bbb51b861764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab6b791103368f6f55ed4a93f119355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee946a08d23d317fd96a644e62612d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee25bfdf5b2fda110b5f70fb9a66bf07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda39c1033f697309cf54a19bf88c3158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc282f829dda5cc0ac0e5b978c37f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aafd6f3fcfe6c40a31209b13b1c4ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e73985bd53120ea90a401c0ed5df6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc63a5872a9574374221cc15874ff3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feff814e20d120c3ad90f5f73cf344513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8141667fe707162e334b593cad18f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1237207c3232563fa70a98297a9a5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c17bbf57b4cd8125f60d4b602d507a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6856d2e98e2ca1880aac6cefba0f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9627cc0ad65d2151cfc524f08d7a4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5fb008864649e3fe52c34e21476a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecd8f80a502f1d519289a3ea182ba620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0290a075ac96989361133175ffabc621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158c47524f6c1b8f96a289903d10bf922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf19e290fab50ecc5d98fa39bced88b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d386151456469e0642601fc57809caa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d35023e7be4d97d2a353ab0f29337825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200c2cdff4d6f1f60356a6cd3a3931726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83be43b5b06dd838decd030c5cc70ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74f43d7c32f652283126dc2bea1b1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4945cead9c2001f16bedfaf691d9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc0ce00f4508a5e4c61535fe2b03af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251376d79e14c1adb3472b781e0e8b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d413f1a0ee0847d7388af7a4a2fe6c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55f3cae5a90919a8b9492c7ce3d6c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d7dcc2ca77d914f9df64c780d69f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00420292b4bdbd79293d2e00fdf74835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955669ac542abbf38d133f670ab07fc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b729fcb22339d2a7167903513e569e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8975d6f41d991eb7d6b5d6b2bcc7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce35a8c1d4702963b0b885255cded7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55519b8b4e952ad8f01d72a5f6d95fb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c22f4f659cabf3c6720c0e0ea08d2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4de965cb6f8923aa2ebcec112374cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a387a29bb5169248bbc4224a3fa9b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404de9c1e33c4935daab778faa0328444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654929ccb2d44e510dc77b39eaa2fb3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772229fff96dd54dbcd78819169181346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743adde80c5583918c95ee118236c3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68b0413594245d89412824fddd00b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451a0616d845bc9f30ad91ab90f9e7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a27d47eed5e21ec4cf518db002e6e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531cdee1e5b960683022170dad1ae6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022fa4970f499405b5855e260a8330552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dbbbced0307fbca5a30b4490ecdb553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f67761cb2f58ed8224a65a4e5648d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fe32db7a309e7dc8cfdc5ae34231955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8b5162a5aeeb6ba7646613c51392f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6d5d9d4875ed93455cfa1ffccbf2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae358f93a59e748ae7d4ce27735d91158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb9f222f831c2f8ca945ce7107d99e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13923d3fab1156c26e35cf3c2bcff02160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d7f62f73c0c697ad9097ff7aa828061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390aa74cd2e9e7d272b2b2c0951746e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d8e9863be8be8b2120f361572e93163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d466e84d606972e3d382404e38f2ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595b5d624b2e4de16b3c75c91c7a4d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4964501194878be3870c557df976966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8557df81d3b5e2be3ec207fcc1e4d5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a23f0758f9288844bceda2bfcf87568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d755a240c3ec10bef6253a04ee0aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e749ca248fcf7665ad14ffa5548f6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2eaf85d00b9d8a51b5848826246e8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3ee91fad4611329c7f8c8ca3abf4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7e30a085a0c79ccbec116e2f94a9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff489355aa40d7982955155e6d4e020074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07367effe0980704331af20fbb32b09c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bfce0afad803914757c38534af6e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a219659ccb5300df41c380b70358e8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c82589ac0ec83bd8b10af2abc54ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3175c519d2380d3c9f86eb2560d3b7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e3957fb5e2389955f577e764f6c5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9afcf79729b7f53343b624e86f36db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0037f06136ef5d947f271d071838a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ee5c599984d903a5ab23e5bb6c55b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bb876a8369f13bda8ea51001b4bb684.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd55e69cff02670ce97e3b90a1d27431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98167a6f30c6a09d2295cc21dc27d93d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e1f1aa66ad4e25cd7afd39ff27df93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce3f0ddb8c71f29e2ed8fb997927104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92255ebfda58ccacc3cce51b8adbf04b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c445331f5ccaaafd96e30f3f0396226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77126b0a973d0936a7c60576c1d6a4157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6d2ee03a5d4c7d6c95629326112ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecb96e783bbc20ef72f58b43f7e52f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a8fa79334c0784c0d4b2d9f6f539d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345add25efde2620712e9a78a7ad11e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d5d594b5852f70ba80118a6ed01bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace48012af4bab6e9f7cf03e49df73713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ee292e333d3dc7ee4d45fc2ca609f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a2318450c9566509d934ec616cc2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac77780053b9e5c34e7fc7eebd518816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154b5ce725caac2a77bd33e7952308117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd680d4eab5f3d3e9a4c483801796fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770252ed41c3d1090e81a9e4dcb1d9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87098b5bfe8276657f725deeda827a4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4249bc9e2ff0b76ce1d5b0f2753d0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997176deb5915f58c439c76e8bdcbbe822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002d3b0d18ea35c985ba18990f6c6fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093c3d77bf771c0817acc39d9110c4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0a651da35634006acc1c6583f43ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7485c3a8dee53e29610aca9fbd4a36626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918a2a69877f0903a15c1516414213f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d18245878305ff4f536ef694167c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c590a14355d6eaaaa34e2ddbc988ac929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5591106e7faf599c525753b56ccfe830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55435251a138cd49cc093459b3baa19d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb055ac5a1d5c6b71b6680ac940be4be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2b386ed7c345b96f3d80495fc2ca633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fbf7cf0fc919d050f687c3113f1cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b4c28fdc389782772e58a2050b96135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6811737cf83c7c982b3ea053f355e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1e6f8e7151b4b084ca4c39a26e76637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cca777b5fa1c5c55b0a7c7348bf4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaf18569cfbad02d5fe7c2ddc724ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62b0c9798640c89b3825510048bf7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321e9919243c9321cdfb1f8ab4542b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97484e11b8b5a3deda542ebc03c4233742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a9db14855ffea2af38fe06b325d1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcdd651f78534ef58b113514fb052644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4e3527371156a50bad9eefbfa451445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879322e7a9afcd8a5b62d35d9ea95b9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b1d37efe72c4498b78cf885cfbc1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452dd975f332d099824e290c31c127b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51999144fedd81e943d90d059397c1b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c29aebc68bea5b1ec36829e63ee09b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9377639723982bb0f2067a36c2600e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae85e4bcc1ff16f7ea0009c3233d0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e59c33c5f31021831d51e5e28eb3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b6a38cde2455e63b0c9dfb747d01554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f9ccbc6164eadd3b421c51eb2486355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26947170a34a8e0622c939a28abb6eb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b51844db514c421aaf6a87758f276857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc860e321b25fb2718b34ab964058558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0857fda698d35cbd3f199a6dbb511959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93ffedfdd7ccc5f4833b41dfdc6c3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0b5adb7756cd293c7c273ecf2e47161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c1ccf067d54247bbae233c921a9a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adc99725d656a2477d155747a3c0a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5007cb1fca5f5b47b2b60e49cb1476964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7407727e5d26a0f263c3631d70f7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964e042cbc191c009a1545ce5fcff9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607435db3b58a8179306870b37da923767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30e76795827eccd6d69af5d5a95c3168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531400c59b520ec2f21e95760ef388b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226a13fc5dce2ec4bce17c91de7b32570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7b823124901ae58a188e6df4ebc7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ede5246e3d6d62fe1b67b86d9198e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c236c49145d8201eeedd9c6c7c7ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aef3a94e00557e2f8b7b681528af4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cabf57baa637ce843fcbb2161716875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736b27410b845545fd558cdaa093dce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905484925d31094e7f3e4fa985f9889f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac01d6120c4b1a1365e791449fc26778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22623512ecea86a95ef741ac1ee3cde979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc7e8fede028d90cb5c94dfc54a75280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>