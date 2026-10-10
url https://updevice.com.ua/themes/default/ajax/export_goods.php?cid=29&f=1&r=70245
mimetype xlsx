--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa336a149cd83e6c0c54a8d17a8db6611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67505f9bb7ca15157f5c29a3d664737a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21223b5c23407f6d2d3868311ceeaa43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656911cfda8cd5860c9906152826eea94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9dce823598a6f2e5c8e7c77b2120f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45bd154f679f9268533b3a22bea4d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b85c22d473f0ca5a4c6ea042cd7a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a3574e57780e7867d49ca35ed16138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227c99a7bebbba12f04983c46f7473d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9b5dc8e027c24563cabcab421d1e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cc835fb9b569896754db09785bc2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66044261d7bf78420a4a6ad113ba357112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a769363562fad609ecd92948c4ab7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc64f6f70809d558ec6614e539c98e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdd0ea290bdfa2ba8fca6c2738489415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a640b3f27e4ff1cee090cc4738f0b5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4370b472aea3b56d88cac9080f1356017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49b9f4758908a1b1393463c851f3d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2a631da19655f32d81e84fe22d2e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a638b044fc944a937269b6de538a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38acb9e081d6aa315171f7bb3ca5e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76c43e153cd0d32a3aa8943b4183cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f80e16aaa8dc4550ae741b9306a7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc63e703f4ae784e4060b9394fd28c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b528a2f325566a9d135ffd18d34dce225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1fed4d03240efa6757e8de02c12c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dff2d34207096370e2a282407e5b0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ca3d4535be1c1102b61eb0b500fe328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599507b32e81127ad485f91aa338209d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8b25b421e215ae3d1b1966abdc87530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644753bb7205fb64bf852bfb970042be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb843feda694df2d745ec3647a7be8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cf1f13064537d548da8d33744d4fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc93e85434f144aed02a850b42f68334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd930815bae035dd532706e17c375b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ed5ec05bc6c65a76422cd2f3671e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed34fbc485000d98ef3f871facf48b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6394220841a78bf90e7b2bc4ee1ca038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8be24f77c8e2b70790b34d3f178fc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298c67e1affd4dfae145ff9d56dfd7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320af4ff96736d02b8a74e1ef06b6de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f2dc10cfc36875c18f441ad69343742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6d4d9e2459521307e3ebbb9a3767143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8457af53e3339bdda347c8b187a9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c9e4016672bec5b38bb9a29f29efe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794ff516164399e221bfd2986aab11446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf502f28aa3b657220c6b429dc759a6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08882596ad2454a00b9e739cc9c1ec4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58759106e57aecda922b579c81ce5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c5b5c06afc19f111f014adb67abc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea00e77345ee5a6d8da19917805e1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7e296ba9128f15c2722b9f3dec3ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173d617f570e2477033c4d1397b833653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852021b186e41781959c19ec5ecbe43a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e50e88168bfcd17712a4c03b5deedc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c3bd4587e12f075a558556de58c2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36378a701da67f63ef4b87a19f5cb8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093c5e808abdecd538db00382e5426b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c78e925e2f891ceded0e678cafaef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97956b4bd5c3fdb4ba7d8ad3199631ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06951465fe5da9042054121d4185c02061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235eb80a763a0a9c512bcba2d84d57162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df7ce0f89e9279c580dab2f30ac89063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf05a1103af27ca36b42ac903ea50964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e508f406c78b820be2f53ba1d1d9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483a2aa9d9d887638fbdd0e865774a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d63c48f8492377b30e33a0e469c5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c931b1b53e169e1326a7d94d5046c3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad4e787b26459d45b80cbf48881da669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548afd353526939fb97a90588f11673870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e2411b2512934ae2e53702951f20371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac178cfb4c03830449744fcfec02eb572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a2eb31bd635b4805d212bd01369f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6efd07328b21750b13c6e2a9a3e2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4348639615711fd07ff00071d9bd89175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344aaca8eca717a644682268d546c1c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68a8d692a8544a54da9be087717f6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fe34da441289630be03bad58dbe6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cad972a5bb629ce701fd74cb432cb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa9f73f4faa5636a4aa640d3da7e6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0b416546a5dcaf408a4b9791eec8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2caa20f814f21516669e430677dbe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3f796a1d1eb71eeea26bd43ea1da483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a484033af0346b8235370a38fd4d284.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad2c9cf5292941ae6d687087a182db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72b533a79b195d1d2b99601f1ae8852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d47353d8decae2d3d8ca8d2dca36363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba75f27d06c5e27f3593d2620bd2434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ec41d03dac9a96881b26949e742635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72366052ff38b9cdfcf9310349eba9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442d693a5cd1eb2960df117497e1bde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25fded9cb7232f6f2bb890f466ca608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301eec3e018f83e1e3afd232dc51c82a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bffe4bbe2f62a84347548a93d4e2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0edbb206b2a5ca828f9cefb6a16e8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562fa23a297cb12d0cf737f4c56a0d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8d4e2e27ebeba53797de299803b4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6d2abe22c4a9dd8426f146f2e23bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995e2c86ae68e5334e5e6bfc057b1a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beda42977066b68ebf9f34c624624c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9a8c7eddf3b5aac674c79514e9d0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167871342eb7649ffcfbc7bf799e8c4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1083ee03582f5afcb8676f06835a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be05d588a55dea71f478dc561fcaefd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e57dc1f1ab0ead564f0ae126da7daf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad032399028c621bdb58857364166522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9040edcb36a1c2ee8e4d7a8f8370123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd9caf7362acf983fe1a43d4009f4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7215bd0fd41dc0d167e651020692c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00a279defad435105afa5c1fc5417326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7228377c15174acaff89cbfbac1b8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09dcbfaf85a96d6618b13f6141db1828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314178dac51b16ce8742568d45be806429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2d61029a388061eb5b856e9fb87fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79685f674f1665504cf81bd6c6a72edf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4c2b87c2c82e873ed65de5d8d81d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36da7c347c068f76a776bf5fedb90e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204dc6d86672ae6010640e2d2d96e4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24540778be355e6deb660848465ac4da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24d55c423e28bad0ddc106bbb9f92536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6a03db48bba74d2f6e2d80e3efc1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb790d6eafaff00278ef63f0733218c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7cff22cd796f6748705bf9ba31e6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e5495e8867c7151e816cfb99d873140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98035818332bcadfad0fee0df3c2df7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff162e81b73217df8a33ddf339ecfa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3d440cb52ed932d2600850a23f23043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28425ff94e48bce244c4651b40b812e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d9e4d44b14a72f9061a10012736c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe258884e9712f71fbbb2380d01fc0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1f2720473736d7fa45732f0716ba247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf1dbca2ed345e8a88423a7a1607c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12231ff031d6faec0273c76a39cc40149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f729457d7ef39def233f00ee64ced050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd36e2acc3788cbe443dd400490bfd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9368ab4ce89055cfd90c7e0f28e6752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbfe54fe5007b5d972fcdb4ef9918b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64b71713af9fd8ab484d3cafb82f9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843415c95a4374b0180338595006fb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b179e0c0da91190d01d27842ac0e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fe2765bea49d956912d41b92cf00f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e7a92403ab652b9ff4ef826e022b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f35b90a563107fcf907119739b501859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23598c766ebe6aca3d07575b8f87253560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3141e66e74b11178c8a3cc07a1ba661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a7c7cda93b7136ec19b34c977836062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b8f134e31de9987eb20cc8e1f1d3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c627ae2cb269db9784a8f39ff2ef3c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5535cd2abc5b65a1788cce483de8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334d8532d0e38b8b6b1a2cd0d30ac4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97e7b6e4e3c390d504d0754b6aa92267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315b8551432b8fff6fc041b996619c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c415eb6bf0a6f728514fa132aa4e53569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5467d3e0518e979c6fad814bb0231c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609796965b97706a1cb63e2551ccf1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e615c3cd18643f4f9f4effc51c0db372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e286e279cf933028e805fa893988e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bc45f627ee1698a47b25c167dd69374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada55168f648f5242ef5810c027f26e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc748cd87960d8d72470d26c5d9d5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96f26d57e79dbe33968ec796819f9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fc6eb147ee75dda0baf02dfa0a8aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8c66f6bcdb0a06bcf567af2287a4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04e902399adba4043f1efdc34f378180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>