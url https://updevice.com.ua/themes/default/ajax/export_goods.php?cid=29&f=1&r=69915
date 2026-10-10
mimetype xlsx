--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64f44d19132d02b4d31f63f52f90411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7008b774a836f7cb9aa57ff5428b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e0d086c81c80591e3a66d9c3468e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd5bc8ee9b3748ae7c083702706e224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0229c975d930991d5a255a0f135a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00c6c547a429e110198f029189af546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49af55deeb8747be256863455b5dee47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e05c4080b26a2004cfaa75ef12b5608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3409d2a85b1444d25564b96e6e518c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298de7f9730829d4a3034b683c592f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cbdff060de6c2bfd908233a8b54cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c006b97935f69a822b7bb1823012412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d044a1f4549c52b910b611ad0c64e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081ac01d20d9e74a03495eb1c9c04d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ed3a8e8a8715313e753c14a58bacb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d054647e861283f55137fb2efebf55916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179ebfdcf24390d22139b135fecaa8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22956e16ae3230216b105733fd202418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365d3523c45841e226a92d9f3b00e7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ef92e674522d66b60be13d8f0311c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe6af603d920343d53c796fc528c8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f6db0eb84b4676fdd10e012728d3622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bdd978f7ca48e3ec701cf3e97498a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426518c9e8eadea47f926d572bee17d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6952bea93be8446a4258c36a15f7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855e8a830d4cdefd30e0923f23d2f3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcf6e13bc6cccb41d1659248a33e2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999cf7264858c83f24c6e8ac63d55aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bef85deb5521f7320625e036ab4bda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a0435295cadc8c352e5b07f9e18b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15a506f643fc24f67ffe7061b4b54031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9465edb118c3fc40e992896df990232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ecf5cf30795133fa0b7d290034c5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7c37a170ad46503bb7db4e384605f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990982dc48cb7f9a7ab81e3d85f4d8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66a845d66b84ca547e539c280fddcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c91e83bc6a43326d217b35b5e8a0be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda605967e12cb8547b3152375a411a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26c79a35ff15df61445ff5a90e931539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80785dd23ee69e372371a485f16b9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c7307f5e9bb59ba5c3c2996b1951841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467a537cd3dc4a91bcab6a94ead5c1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463a26c0e32d868570a723f016eded843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bae34f07c8fece5c4d49b0c1bbad944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212960c92cdb2fcda3e8a198b881eee245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689c73e42308f24080247b80b2d278b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834a6439574f250050aa4c5a39dd16947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bfc67a5f313255b51286ccfdc7c4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ce04559de5e7b6e2d93b7910cd72b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4c0d98067540b15ae97c84d96a14650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af444c1090eeb4b01acbdb530523a3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f19fc96bc681fea3f53c7b9ff3003152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a82e57e954c97d913bc60a6107d0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0921202d696d749694c227d1f7dd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608617b370e727afaf89d213ff8bb1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477d07b9d9bdf9fcdc5554c40de8aa056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19199b09d652bbcfa8046314a7e93e9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c4ed3e0a2017658ff1e513123fb5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260d985254e8f258dd9ae4a010d1dc359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e8f7ed578a12974fb8f5078adc62260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc57914da73f4ac719ca2b14115b5d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5282a8dae4d7b029fdacce6a9c705a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163e191f74e8fba35ef52f1e913883a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a4033526f46d280526a7b0ec8ca5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cd4103b514af1777dbff97b17874565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0bcfd0ad635af49b716a5d1d64aa666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620924b37310e9529203c146678b8dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31da43605343f86ac7f8875f6a240e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e9bc488c31c3cbc69ccfd5e00123469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deaa3945a2cc5fe9f790265f70b386170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cdec39085381b1c3e2751e8e583d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7f64bf0afd9c573b0984c5db0d50272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c22045687bbeebb4d5fcdd968d61fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb246adc5b40fa0b899f016966a70ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6e398143eb29828c5823c48cba07e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18130ad4e6d23930551226d28c4ff176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c39c2778893835ef078347d17e85c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338df61ce2a775ed7315050b69f1471d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16377dde0c93d3d24b2e36a6ef495f3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf39ec63a06318ef74ee030dd8ea50a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911fd2f5739feb85ad995c9fb0d57ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9878e62fb0863889f52a466239f5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e929cf5d7390459a74016c9115a37e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd448c28d918cf7c5240e9824f4d546284.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230265ea98bce5de86ea9731c3ab42e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567465b01c68156ab0aafafe32f0b6762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29102ddf2b11cacb98df33c2a1373693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63354b4b74e59cef331bf5eaaf14ca464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e30362725a29f1462b847ad1a44835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1fd0d37b2fb160353be815d30768b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d11b78c6745505964d44b374232b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819d127807039e9c05301b91f7861e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8468c1f59a206f7407a9c9fdb65e22a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747a5464a7193cd5e1bc4e9c6ed27fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e6b0e495156908f0889bdbcc7bdf411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b434ec55bb40cd385a9e2c366af82212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baf6dd4c6f72e562f5009b24f05b1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d324448fbcb9698fbc42aab7e8b37cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09410e401a7cbcc489a10dfbde98849915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd763ecf023b1bc41638637c9cb31de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce02b56ae14c73dd2207e9278b034c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9c6350f9aac3520131e99769df63518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c990fd3da691703e165be967e2ecb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3302653fd94f6d12075062a39dc1f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5019160c500e8aeca66e1d0cda831521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfbd93e1d652d054657f9944c1284022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe35c948ed7d608bdef7203dab326723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3c27e3d1097de46470c35cba4711d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b056dadefaccc58c0da8faf4fe8b9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53656b55abf9f75685aed212836cc6f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50fcab3033edc8ca340c9fbc59fa9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19231ee410022c6fb11e4f1b68814b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7d7416940642352a11b2958f1c47129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d774c50b5ad7b14ad1aead19cd687f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff096675c29ea3f7387bbf676b6d6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac926a2b0bb2908acc3b459c1c9ee032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62e31173132453efb7fa740b3dfdec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018866cc0737933ebfc575065a96ffcd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169ba077601ce3be794f77d0f67321935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1536ff7e6ba6c50f452dde8fb413a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb78a6d897715090cfb8f8f15640b1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31e5e4d32cc3b9552c218b619a244f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a025aa2de1704fbeb844b76f8587e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9897b6749b6fb19254140286480a85440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b94bed6abb5ed233ae6273c64934af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8c52579fb5ea7a4fb56640fd062bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa726de9bcead6575167b34fafe06b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdfb03b3149ef1d35fd1b9f0d7a48a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72b31ce9c6ec0a5e8c1fe2e02c2ca645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dd7c40844cf52cca80f2b4e9b45eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931c6e87f6ece383c2610ccf5baedc347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f47988d4a7a4935a06a3fbe217d44a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56953657b45bf27b81c9c4dcec9147e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0724ead999e21d18726fb1be5d5d5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a6302a17383c523bda8fda5f8efaf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97986639b309fa453caa20f51280bcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7877e526d2b387f69cdd50e8e6962bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8231d3eaeb5cb746bd79a9aaf944654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d687fac488778e71e48a97e5a78b45655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc2383dea7939379597e4b4444557b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93388bb97e679b707dcd0e9b9b702c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c089be72ef614d4af7def3255df351558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803a468ee9d1b3703d303b149c9718959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a91180f5875192265bbe6be15fd1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea96b21cae0a44f5fa20c10c7daf2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd2721e93824ea06a3e5fa447d526162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a4e4c1e3fe8b45b313d6476f09e4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805e09e9933eb438812bd20b724319664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd12e351792188df38263915c884cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ce75a1fa3e45422c6184fa540923166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67a4adde2f8dfb4fbac6d8aa0d4aa467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e7bfd64695f228f5ab3eef60a9ae368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58035459f8deed9d776ab5cadc4959c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0702ef918879f4106b981828082311470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f4b92e5d432d8773d28fcd44524b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fd2e2eb8940dcd33f64332602fe0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bfbd5694e973d5c2388e4d1edd70373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8f5e0e2f4c6c150063411822dd63874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3ceac7b7ed23f05b81c456d7d0dd975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122e89627b3a8469f84dc9211ebc8c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9117b08babe18796d7958ba3671f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aff8c98dae71afe549b7c23f46737d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8718652d0801260ec3219711e4c7d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df314a08ca738ecf26eb68bbc62bbbb80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>