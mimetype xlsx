--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c93b60baf1f0f180a651c78140cf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2270fa83bb7f88b9d13d0b5c19f022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afd130e3d0a9134c6fadc95d76a97b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894201aad35e8b91967cfaece4cb1844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1f180567d8af9f6b86687802908aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def9f0dd2309cedca3d545cbff75b216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f089c56d85b731f2ce2b2cdb7a29e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f85d582c20c058369b6123c153c09a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65b2f2a4613a5bcb700145e924a4d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02956555ed8a0ce8d6ef400664a6f9c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e1a4f277d15f352658fb63b1dd44711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8938105109fe03ecd421bd474ddf1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aca4a29843389aa6e06ad12f32564713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cf3ac0db8137f6e52b055c814748e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb382d9d73ca9481029884f0009ef02015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f3e5def2f90e8c9a19ee2a58eccd316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd139552eeb2135741f047a3132911717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c6eb495d89b4903fc29bfca3bab7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7271c18266ecf6aa092a831061682a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4ea4c3dd933364b1512bdc9b478f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052105d26ee8a34d5d654edea3eda5e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b5615ea1ae66e7c62c84e00b26e7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe908dd7ac312af32303f1363f4299523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424c00bb318b65001993a1681a13dc424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b03bc12fc7cdc2796919c30766a66525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c33215d372568780f722ed30567c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569066894571aff8d03a6730dbd7ce1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22c66137b46ea582c02e53a3302c5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aac930568a08a3f4ce3ac6ca818e1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef9119f6f80ecd0acf87ba3a7f80e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c28400d7717111a0e442ba0165dd5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7f24260c50dfb3df960adc1715c4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57edf4f72ad5bbc996475816def3e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1b42dce34152811afbd4b5c37420534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a9e28ef0ad4e4de7fd597953c703335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21885bf5e1281a21b40d615bc3c9cf8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c34d019a1f73e42b3e536ef8d32b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1451490393f29774f70dd3dab3c8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ebc576abfac4b7f95f197f3b0eaf339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c127fe6d6e7c70bf0e3cf762ed846f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aadd03b163d377fada3da802a5df341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967431e679526d3ea93a10ce951d742f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d960b1353232328c29885b746cf20243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f6a935efb66dfdda44ca99a1c5f4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a215d0fb1c28763f836c5121fe962b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dcd5b3812312007dff2de04ee9d2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47886eabe1619d0924da4843f038ae5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77119368c8b35f39e7640993b486904248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf90397074ef9e7278bcd6ee4186fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cf688b476554ff82e84c7fabfc0e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e7f2fe9aea1ae01e87ce70d75230c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86452753d3293406edda30142a4c9b9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fc3e94ff2f5e8652c22164d2c184753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bdea4bcddf35506107843fd7e12b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4353bd19b5adf0543ef739910f54f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa1e9137e9d6db023b144181d60cff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7fbe5e350a253a094fb25385d339a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a02ff1cacb74c5620ab3bd3a94a6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac9114e312d75201625b214b2e337559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31925b2f9663234daf180933a9993daf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacce94eed87d202f3e172aeb291d74f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb0598094e342f0d11c98024a0012362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198a58c5a13067829fdc8b7b7d2058863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be8414285375b80579d0160cc0654f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c985378083b56b78771d668420db6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b986fa3c6a3bdd93fd8b8ab5a536566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b5e20b59ad75056bdeb4d550cc0f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c321b37d6b096961701b7f13bd702b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c6d5bcd9b678dcb9b383c5fb2a30d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03c6ae5334360596332eaf011dd67170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c1173732f58abb47ca8165e5d763f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45837be5a47cdf2eda057b8ffce38e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076af22e69fd8c267b2151ee003aa8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5783a6530cc484b127a89f6c34cec474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5aac296bd54f1b284fe4e5d0b5d2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8bf594afaada6ce04359f6f8a9d5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b197b871987b2ddb5d673bdd034dff177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23323234db41437e6c0231d2044378bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64308da72a8e7ecd3038d44fbb202179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821faedef89f3550657757d375d80e0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ec51a782da2c26a8b8249d52b664e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ade6a937cbb207b7c90e9273eda7082.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6af9caa992f09c00d815b59f8a20611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662594b6272244d798456cb7c952a412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e5f59d2a8b19303233c3928c4b12b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0ace4cbdd9e178e3d270707421e624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7045be49a3225c5ed600b38bca176f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5020865884317b7277cc800f9a889d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20b6f94e1760e2d7862698502734207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6875a8f837fa2766a3dd5910e918d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673e2d868adf5b369234a032ee0c2839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860f766cb8d6742c2739cc5db3b163f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68291433d6e24cd9e6d1b43d1650013d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb024c252a548bd02788ca891b0be7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032f80431dffef2b086eeac1cfa4f7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e585c0a1d8bf68ad452879475f6ef914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7de00efae1bb6e6d3ce203223d8a0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ab0059860bbff8ccc0a431bb0051716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76a2212fbe96f8b16b831ce3f574d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa82e773c0483da3def999004b6be518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1feae31f52fc708eb003a0b3be53a4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0514092366192370ec8ed670ca9ce5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b7270322361c839e7bbfcbd63604821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0ef1cb1f686b552d566d9f6aea29122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13eadae94bd2dfdd855fcad4e94569323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d449c9a98384d13f911bbad25667424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263465bcbce6c4696011a67f0c006f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd68db7c4993091ec51993237ccd9af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbe9a046a641beb3b70b0cef5ef86627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070708410e6d81408c58a75078e4b6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e3e1dc7e0fe00df93c3217438ac8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beb37cf9897c3daa12896b18459ae830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685b6c9b0870d0097fcc8fb3fda2ee831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e813c612c1df8ddc0e725125dc2f8c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fbfe9af1f188d465607aa689a225433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a281ca21871dcf2196aa1e3a6286eda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e2834052ae722bf1b5325545bab1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7d0a7e6dc447dff2778e0060cc0da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2959e9b9edce118ea5f49ea19519bfe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608e66fc040b3791efee1d03e052f2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab694580ae8a11ae6aaa1f236783f3f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c4b4e1cc99ef1ddd433c059dc793940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8577728b37af647d3d71d4177527841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02e96bb3debe5540b6e383955f7a8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a8d6da318b2fb9bda7b4233d6d92d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839a620efd3df705fe329280c45997544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553b9e08b48f7eb3c64915326f92c0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c92357577a5d8ed15320505600ca346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec81da01db48d407dadb5c2ca26736347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e947241dc522981e4f6853e14afa5fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8641ec459d4e9d9e0cb3e76d3129ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daff4a92464f12641063973e183d4b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408d298383768553bb9052c571e8ae651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244d71f0b609b7b8145bcec444f9c3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18ad237e3f01b5b138081b3fb2a98053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b756170937ad8d4d2a4526147e58954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f33980329a65dd819ec4bc7d2537655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e107bc8c380c57d4ed665fdea69e2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f62c3dc6aa163942d95781ca42b3bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41080a4a626e982b92642563aa2462c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0a2a563bf748138de57b501f48cfd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097c0e0537b0691f9c048121c5b684260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8103d1543c14a5a36d9ae146dece8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4e84c272ecce0c5bb7c5f14acdc1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2902ffbd307ebc64225df769e889d4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f99a270882b90e968ef56f0f97d8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83869d285dafea9ed0a2d3e905f9b0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787de09d81b557dec8589a44ff521eae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22694b24060b204ed6b43b4d323820567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d774e3a89b857dbb984d98cd2bfd8a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040164e84b4da5dea28a585f53046e1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f65c4323e34b4fac512a19db0a859470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a063b30a0096a2277c428b1e9641671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ca70c4f8912e651c358a5eebbbd5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f7e54cf9dd6b02915e2271b2c038b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae9f42236c21b6f9bea2ac0ab91e2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c4134324bb091c8c5bf1845a228e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710061582b841d41f8148685b149982a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0ede2fdd9f0ee244f375c1d16c66b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d73a855575e1e246e407815fe21a3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d4fa8cc90963c62ce5488a6de60c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5490e56ff9b79d6f36c91b613341ccc80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>