--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482893da79856289339ab0e6f2c91fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba662c71477e16adbcc79a3b3f6248582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425d992a8f3ae4a1c609cba16ae72893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903979517d5359a47a160849f42e44f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28f21b400d2a6f5e7f30512c30f25b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a33e69f3f8db016bed30a25ad8ae66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06ef1afc1a71c3a6717433048416437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ce8cdf156d18f3f0b318f43b2c0408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5dcdf4461a6f618e9d20a6b1e94e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a9dfd66c2f349f1f9c21a8e0242ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41aefed88b7d380c102b85911c42f0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d2e6fbb80721ec2b0244b0c4ee9c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807d499bc1b25a3751641d1b572d97513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0ce02b91f383072a1d4c17626649714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b68f35c0912421fe42a07d335e494415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc25a94a3634dff65759d4ab45288f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770e42c5af07f443e07189cbcf10b7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc613fba0a73a0a0694bbba7f6bbb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f386303ad07637317415a8c345b6ce119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f41465de041fb5491c7889fea10a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72825926bfaa6f9ca24f5e99a3c765bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054a7f51e37ebaf05991071cedc6cd322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6cffa3c0b13ea060fec11a9bb2c3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a986556a0662b6634fb38ed26ada1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b2670bc8a0c45c6f68bcd874e0caa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acf6521702071395a6afce69def69d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9229b9909c72c99c16ffce1746e647827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10566b451a1f33c316a53e71eb24812828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd72e021ecf2bc487f5e07d88caeb029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ab33d1b139084ca95e6ccb8dc940630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc613fe9c262bdf00f2f95f6d957906131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246762f696a3564b1b634d941c385df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec233720e6e91e2027be10ca8b1ed733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a01aaddebb671390572381ab73165234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4241a3a88d90c497984349b21359b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cd77fd8fe1b1353b7f1d3bbfb099336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf235f4dc9b5aa84f0cd10592a5b4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddc68a0b12842d2a835138b9b68b2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd032b32ca7d9584e4e9fdf6e36fa039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fd37b2fc66290f15bf00ff6821f8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db134db6c7ab582f5e0f1eb165c68de141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351c42a00b5a17ed19f07247a28f77042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e82d758eec3560417ee09d502023543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90b14c1a46147298e7e1b4658e4cc644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6918256f88daa89392e227d7b5afb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d7f87177fb89eeef264dfda5edd9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b680e3097133f22751c0e7657f45d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dee18fa3f82d73e0bb5d1dd0f8ca248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee15e58bd2a630c697dd1d3443fe8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012b74bc902f8de663eb3975b19d91050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cce32e6c1fcd2779e50a7fa94643d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72129922998d340a51482558cc632b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad3ed1826f6ecdaa1c8e7146fa818953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be1aeab94c7614390d4eed9bbf065b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb3a256921147939c2e715f3079b1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9cf066afe8de042c6bf24a66565bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3cab2997f17410ba2c8eb03d826c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20334b80e6101d39bb411f32b8557ddb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc432f014bf920b86932e8c91837e8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4313b65754366e0dc4264a9f7dd45d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a489142f3bbffeb86881a855fd19061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856743382aadd0831283a504461132aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e863aaac8faacd07a21a8956fcfd1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3258b5317e62f579f30b9cf856c3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377ef17c104e266d4f61b1de31c727665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b67ee7727afc449159ce79b0fa6ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7ab32376b7bf7838cf5111c9ecf5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c30a81edbbf379f9762e52d6583cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328ea57077077ff860d74684e59a87c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e27b45e58e29308a0f05eb3774cbd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9f8dd36e8ac14352ed1d3e6c367d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e54bb5a25f4459b15fdfab66e181072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864b5e4a707cc201c0b0517388b709a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96763d1e7d4103abf657afa46d5ed2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793310176e819f9ce832857cb39c32275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e87c4abd78606346b9e3fc6bf55b3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa637a33cd6616e664434eb600e264e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baf7166616d3e9fa188c088a18414678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd16691dcfa6f59a5df2eb71371c81979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c7bbf66d55ed61206c543c5d1725380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0369aa7b21c8b060658b5c527edd1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd315b6e1a2030f6b8ccecb2a60a3082.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6a5af98f14adc72e98b6a3ceb2c3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a953da53509350cf0c7e4e9e2124a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb75da53a3ed115bb64a42ce2f41b413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810b9a1b7231995e1aea75838585e134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f34e838a5ececd198f31b40517d5cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c33ac270f7c6d20b10c84e403c3106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f7afa7f12e213bbf37137b9f8e6ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c98099c6b9c2959f8b38aed13fa9058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8545baff21a7efaf4501729297f50a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073c51e33d09643b1b65905dc3ff4f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cff9f4cefe86e60c5931f52efb16a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358a32a9ce4565f5db0f7a78a579f2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1468ff97ba91c85f5aafc518d7719d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82853705f174c7d74d3124cbe4de303d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe29eabccaef2907df134da781af2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f667fa8b01027b290a5bd875a8caf7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b2f8cc82d765e8c5691c4e54b4cb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c497beac5adc393be7cc5839f0395b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459d89297ea159467ff15a05dd3373b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12934cfe9e25bcf034d848083c0ec4c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fc56addcfb697cf06492d7e958ac321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4ad4caaa4f243eb57d48b681d3a4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c7b147415ad44f3f9edc92476665723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ef06032abb7d8cf4a5fc87c987ae924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b9148a1e8547ef2efb684ccb1d5e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b5afd0de753c6b61b99109f6b3b0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664184e6c1182b0065758533a59834a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99935ab9003cf36dcbe27c6a36f1ce9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90eb373a87ee8714ee2f0365673f3c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce9462cface403ab4ac22755b3eee030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb09fcc8af114ec1ae2851325d91b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824b8fb67899251d41bf06e0ba6bcc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2385dc8147bf0a76511e2df6820de1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c2c56444687d98db3e4b9e5edee0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788e478d75c3f1b9e7ea6c77a2a50d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7ad8f08e69c03e0bdd22f05d025a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad8919878862d2f29376c9496d0f3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523b3a82d0687e6367901847753b56338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395581a41a9f90b294b10ea2d977cc1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13ffce4583f7b7cf668ec9dac6c1b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98474a89de3cdfb44b003464c29945f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407d050b8173ff32993df6bc7a2b01542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3f70d8d660ebd138e9e59a44d42f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705be79db5f68dd6efe80971b21559444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d9724a62f3ae4f26ca3fd1e95037145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fbedcaf0739514a6c7bc3fd21fb2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567e609b608ce78ff1cf0b89c5732d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a453c4b811bf3f14080014bc000f75d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957c4385aa8b7ef010decf5b4a20a2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373e0a4b8f8475ac58f579724f448ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50e8cc0a0be17fe57fdc51841778ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f9d5051025eead891d2ecb217c44952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4eeeb90a3c0536cbc9ede9182a9a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28722b45dd0528acd9b5dd746643a22c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf25fced471f207d4912cba1a61307f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e59e68082b0619c3a33ff5a16b68c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf3c7a7b84ff339626933dcf7f030b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2178c62b864afdb46d307db07d3927c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ad9ab3d7a560d3ff81dab1bfef22059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8b5d28d4ed6dafb61173519cd725660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99810d58b026033c6a6cedc9d67a87bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05ca5270eaead3b8b478e26613856462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc0bc16cd18bb4bdc8084c23b2332863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252253b104d5f9b86eb4125a07e14b9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5161c4abe2659f30fa78904ebcceac965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef52405b9af0f0cc0fda6459f28cd766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341a180b6bcedeabe15380f8b8adcea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dcf0ce29a077a2deeff1096c249dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fdf7cfdf2ce7eeb751a2e511638bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff0a4264e54ab4bf4f7d3c3f1ec84d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953b59929084a0f692e20e92a89aec971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8f5979a9df229b49f7ab2de743ece72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d4c7a5dfb90e909f92c0e96097e3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204d9209c560303083e7e9b89116b6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaf3e3ad45e61fee7ad2ad7b8c8aae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb05d063f2ab1053ac606e759711c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69837ffff787f598130a4eb55c5f75b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda55e99b90352ae96908d52d78e41478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97a690a38720dbff5abc1eecd0ec5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5673e6a2ddc97cf8988331e773fa380.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>