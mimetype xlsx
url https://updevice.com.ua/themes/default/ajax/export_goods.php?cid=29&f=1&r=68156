--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87097672c4482af4ffe30fcaf1bda63e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38c6b3d42044ae9dd0c05a4a84468a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888063373c77d4d92e9378da0bfdc1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52421dc26e7cb13f5abf3f79fc94e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d179aab328888dcba6047447b61e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fc30b3c3db4b7cd962317badf0db96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbce3207b6ddcf5a6c92720eaa3ab97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6e52e0635ab99d1cd0b2beec1f7bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e77e7e43d627941fb6de955d8d5f489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c99f9c35f9ca2c3903b37449bbcf410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0a2a0387f47cc017919364423fd3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9189a2ac6dfa9d2aa255b3d2c3795c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427957a8cb58bf5f2e91dd077a8b16813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faa5f1ff19baeadefc574f80f9fdd014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29163b9d04b736caa7ea1f3fe74f262015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574d35a58f5c94b811114355984981916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261518eb81968e54b627595d3eaf7a3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6e8b5e35c653e9e1730626585d59e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c63ecbfa1fcf266b70363c53fe83819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce5e7e0c9bc0447145c6f3c8f7986920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880aa09f2af1706424a1ffacee003d4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33aeb3ecbde303d26fa948f207cc9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6787e004db3e492f62181f870349d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f5233b177f66cc174d30eee85625f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963148f1fc7863fa86b2810b27766d1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269afb925adb7284c2d173b4c8ebf6f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22c73d37bf0bff74c08ad8c74ad02427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614245c6342e879d2157982d5b7950d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91b7c33a638d9ba0573b59d2906ba029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63ee54705838a8c375b7cbcf7da71c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783e831f985a12fab803c0cdb1655ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56e02b04e13a558b97bf0af23bb06532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91a7493cd4f2cd5391c73fe3d1cb8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb55089a79c6589a9529c8de7ffd9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cad6f06b0f7f917e1046e63ae265035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0ddf81ee924259b3380e3847993ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc2fc3230848cdaca9d191b4c5e2b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18b2fa71d628ad4f6e87c4db8c343038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bd018a034b2d80369574c4ed35a0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd036d6452310ae8771f3095a1daf540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcfbe6e84ea50d18bf51d22faa8fd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc16977e5d192eb03810f06e901b2ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15992cd86c645e6881feae98b14cf043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229649eaf5eb2f657aac7cdcf386106d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d482ee5c2d2dd24fda7bf46892d4b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dde8ea24a628a222eba374bb463d5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300272d4a6cac7a7b8d3456d2fc77dcb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f2a574b18b9064f14c9ffdac32f8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56535fdba97e1da35ba32be492feacca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba416953a36253b00fc07a92e8683850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01085399e9d3dc2e0c474ea5f71914aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478ed6082b47d9f297de2595b7edfdd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f2b6127d4533de8ec0e219186bdea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117570a8bcc5600b6634f69c152f289b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d61f29415456fdef839e8e514cb91d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a995e9d6ede8c6a1d3c8c9ba1ab52c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c457297e98137b74f1c09adcd4b7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54382e358e28bef70758810560b6c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6d3ba9f202602bd561d762ba4e17759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1790b17dda9ea2056c70911a1059160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8982e12fdf8cca51dd5cae587763861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0207d8462d1768a0429e2b37b7c4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6813f25ec610b6094aed3208656e42a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9e5f58d3ffd69107a2ed6db2c095b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84487b942c8d7790f72c2728f03cf865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21235282aad877a468d9b78e1d5e66c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c33f6f79f46442a3f7efb080e251467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f1884266fab09a23c7901dff2909b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003a723051c0e6d66f05547ec645a2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c6e88251386780f2a7ea5e9a2feb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb9c2b7ba4152f88538b452414d49a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfded82570d22ab517b208f990d021ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebb3049724465e55fe303861f6469e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef9a5a876acaaf83183ffb8c61711274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26a25acbf15906d19607d550e890f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194935c8fb41d0accab32017889a69ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e0bfb830ea3a692df8ca3b26c1e2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdca4149d2a7bcba227a7a6c0a6f0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4a5cf4a65af3e2e3469d165f310d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc9d3a6d9fffb652d6d61b1ec1b95b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869409b403d5ccaca91926b06022deee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4b5c19e5e209935de106aed68bea082.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd4c43fd390056f3fd9697ff4a5a1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9134dd0687cdcdb26b1addb085d21e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094211dbb2eec0ab2d8d254ecec8f1c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f954e0521f55b765bea04c517e7814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaf6a47c3abacdda43c19bac16f90e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322fd034bcca8bf8e52220be54e42d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b34753f2d41c426789b3070d84ab17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1077f235bf9ca565ef6e759510b5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a60d22551bf9a59f1a10d592352a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8ea3faa6e5dd0ee93a5f104ae3e7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369a7a7e9cdce7c73f44f1ec83efe7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46211296827ab4f85117c89883d132f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ef1e39965ef6e0c0ec80c801aa30f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71796c51b49f7145dc0565241778b8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cc93901195625c026231e35650def15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753e19fa01c3d99858a7f2e307a1fe616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57356757f139b8b3bec6b4b83a600f7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27c98a7981504e8efd3a206322864218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f1580544c3764eda1ff2f11829e8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d114f961f681c857354add03850234920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78e7831322622ad1b3aa021ef1a5bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3861323301bf32e8436ecafb93e5f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784536acaa7a6269eda27b39c7031a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721504e4c854916957bb06ad52ed7b3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4a08bdfa46625fe9feaa8b52e835c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004d6b9954e7150a99abb9e68a1cee626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48c185139a735b9429022ca991b26427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311339155db4848c09fa10a54959c5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8604ed4fc1cba8152362de84ae3491629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a0037f376b8ae6425e06546eea2f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760e0a8385a74a04f72b39c3ea0b95731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98add8fadb727f571a683b6c48fa4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50e4a1cc22f1ff8b3329392294277f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64746143585526d394318f2e1ccda234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a5bd48aa85030a4d005c7158ce9d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9461e4711d4539bab81489f6a88efc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba789c7d5187ebab9bc0cd52053237337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98a6cf460313930baceb2b87955fb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d84153aff7bf4b6745141a644ce2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8c572efe09e6fe49f0f145b4c9c4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b796b19e39ec69421ca81c70edab1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40effcbcddabbc347b7a2055e3b6b64742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00b24e171d03cbd329eb1bbe63052043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd751f63280479b139e35f9c675f5e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2826bf06ce07670a2db9614b5ed6e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e17629453f943fd2e7df071825f88446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aa3d713d17e8c9376a975bf5e470547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4ebd094d0725468a1611fda5eced848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004cf52b6b1d2fc83c85cb5f8b8961749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a0c03bfe0da0c4aad4df33be9544650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6936d0ed5a17f2ba2229432d546f74651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71e3cf698c6f53dec7008eee39cf0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e607c5de52fb4fe93bcb6bf969405753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd53c45a8b29b7a722c74c4eaec0cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f6df6a0e5c0fa02cf5b1a914f0b9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc490cf9fae42dc9651f39b50e00b6d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab81cd79fc767893df92309cb10a97957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd41ab8ff826ac79f95684118a0ed9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c7e795c420889e09db45b789f502959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de465b3984af14d56da8602f62ef741760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75007894db9eb03b984f4b9507fb032261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0255e7a867744a70d196f1aa08b98c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea90b81119075635f1ece8f75413cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930351755b24d9fec8f135ebbf83309564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776d5dcc586a8cd4ca10ff7940ebbcf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ec394e47e9f2cda169e5f8de2a7e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f00df9704137a6b39164c19fc8141d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2d3cb939a4d284d3d4a6cd197c7eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdd856cd0c0173c10b44d4b4d183cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099f34ea942cdf6de3309e1fe4780a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d84f9a3a375e178ab3ba30791627771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265ab4b2d2b93112e88cccc92021b8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d320dd06bfdf54f7cbdd8b135b06673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c8cc7cdeec438144a7988579865c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16020f95985d10dbffa194306bf1203375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b23d865b58b3b1e79f1dae583ddd9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70f8c1eb27e2e60d5b862501f0d2da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866aba0d79421ef3e3f5412ace456d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edcd0290e8bb079b8e646d4e5cfab279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c73578e1b11e5fa0d3dd8335e753d580.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>