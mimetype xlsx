--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730d308d40fb66d0c7c59fe925401301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bef3b76d41b8ab53df0a98a7e8da52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d807bb7a417fbf4c3559a8ad2461e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce821a96ad29947ad4c3f538a8244fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902929bcc7f04869abdf6bbb5f4f19a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd5688a8b9a901447fe65f60fb57b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50599dedff61f5c3099abc1811968a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df883cf4eb581a863914f96dcc951c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9345ac1c296dfb55e05232ec5253c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf978a33458c0598ff26c264cb82ef310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd749f1796eba520b44c39a77d238fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6195bfe92344db1568e61323942dee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14047bf40e5ddc6f6fc132aa0f812bbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c878ffdc3459c6a5007e2035693bf6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9131b5f95548bc26bdbee859e73863115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a1281b303d367be7eb59ee8679f4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5936ea8628ea5023e913e985749836c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2d6e867767cb653bbce495cc159bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4a2ad31250d49f07db2786667b17619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97ed69cf58a6b71954182f636ede0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d4d539532597ac68336a716cefc2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c918bb0810d83c54c95cdc74ce67b2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8da1f5c4b9d4779236f0574b1ec2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f24ff68d8eae12d45f6758203bb86024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7851c256c446c0bed4ea101b63413e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37135f4187c4293183645c8209b9ec6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17851334ce45eaa7471d9a144f5b6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80004ad694d821b4117c9090c6cc58a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32f9149abdfc265727faaa9ebb9ed929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87174d69e41f5f460ae4e24e4afc2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2730cde82d9480653155f884b2b43431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6343f70614c28180e71e59fd15057ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef52563b4aceb5b97526c361303a7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddab96fbf2b5b053b1ba6ea667e10e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01d74ae9e2a44a26c47d4f8829c99f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32ac7834d6d67098b40ad91e49015d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af776130df87b612dbabc80f0d497cc237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adadea73ceaf488aee6a0c301b49b4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983d93224e503c7c8baa0e10e4c671139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcf6780cc9305ede4a609d53a46e8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9b3a67b0e2244f1da38f74c682af841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfe21339749abe06539e6cd62a153842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133f70f2070d70085a801805456d03543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14fd93cd83620bd9bf574ae77aedd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32d9dc35608a707a58f181ed6a9b9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a94ce14298e3faa5e03d92b79ed53946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade9def42d20b24af2b8f23697f157f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135d318483a5bf03ae6d8b033df606748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7efdb86f39e6cc1ad99e2b1e9ed0a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157a19b34b25d161d35b83f33cfca4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6663421a41af9173dfd977c07b949a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f47da8b29f243dea13ea3789e5281252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce0937049b4b0cd0f35dbb62e10d0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a97ed9aa2441595f13abd69d04d5e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfbde73ea4471deb4a2c7eeef38e0955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9eb2f3934180f92b2b78875d33a2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b074bdd9246e37b3cb5ebbfb287125757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac125b24fbe5e20b39f0c279f4c9ebd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646ae24956aec30418c2e29860a63ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a6aaa861c539eded41d42faad33e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c07b1b857af2db408998e6b7b8962d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1c3aceb012376a0408ad767a72f9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1df6ebdc7cbe25e67d6188d6d6408463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382a95eecb5fd97f5cee82a0d444f3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bec8e3ca2f5540dc14162988d8d5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc342505d16884d74d2e420c62f95566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b28b3648c437bba9aa3daa7a9402e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e868678fcbbb99f2d766d259d1b95568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431b1c68c196648f26cd47ba82cc09069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea00be1902103cfd72c88d028610a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d6d7a9f3af1ed157bd68b3ea048d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5746ada47fb49844a1143c82334b0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db5d34a9a6b36ea6e3a7ace0b480dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1d350ca95123cc3f470d862ab03b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dcc8dd88900b9619233087c11ccb675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5379413fb37cb822f0988aeb2a60d5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763af69082afd7403e7077824d2444aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0949259694cfa7b16e286b111db05778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783b8c097a30ab284772268c951fc1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8bd38abf3b30968ba0b0be06892b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25aea8a2845e01feadc2aa648b706b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa400691a0fe85ce48262c8e589d32c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672dae6905715e58daa75d0d9147b3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ed754ece684e51ab7fb41f47b1fa084.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d7bfad34670ccd0926a0495ed30c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c41cfee8dfa9a38f40214e389373dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed467374f943edba705845ca4c6f5043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc109f7f72114fb137a286251c5af2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bd117f4d6782bfcc6a16ccd7dc4055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a849f1ef100e2df0bfbda423de2ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d46cf2880b25e9158e5e800e9432aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ba7777aeaf526b1240e232f5681fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1fca33c7205fe0ca85b480495e9e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ac0719be3f7ee80830e0f1ccebdf410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b408eb3698c10b3fae1e234142b31f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714131ac3f0d78c31cac4bbfaf7ca2ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b091e2fb8f8f24e591027c8c5285a5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ffee8d4be8276305d8f621082782e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9ea4f8b8a8c4521c8648cb300277715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d156d08c5767b9d82ac931ea11fe916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc58fe742004a70eb9e9d38bdc87d5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3934ec8e135413fc9fc10ca218bffa918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1972683a8108192427f7ba7812bde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784c4e70c95a3d11a197a9f3e53f79520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6ec4080507e86f36d4e9d37ae84e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca138efa885afa217d0aa7392690a1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd2bbdda834c103629c80dbd62ce6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce49e48094ec42d6ce5c372ecb682d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095f4ec34c1bae801d49b08fe8a5c0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b4cc78740e3899d44233da31f95f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0b864335f2e8ff7990a0a901b775227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0322f33d2f6111845b60ae375e644928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79883e621eca5fc62813211d9df96fb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c63de4a5b61e3d41eafacf9ec367fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1c865693183dc47f9f912465d585531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bf56181ff6ee5cd556777720d180132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cdc456e968866e6af284c58bc728233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8806e9ba1ae988549e136a3c49f35a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73a6f7943dca04a1267afe9f21ecd235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5c06b51ee5f595c9957cb898d0b8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826e7b30ae062e37df4c04eb0f3c29c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f902b8df6b2e069ed52e7cf8431123438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26532db4c483682d86da5c1c54450e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fd0c5e5fc43084a8342fadde596dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124796d35f51644d376c0559479fffc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6c24e49eaa5cedffd5960e3de11fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc8fd89bfb234e61697fd8c15872e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd4ad84ed9c37e1801e38df82f8ca644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcbd9359ad9d7ce2cd02fa65fdc73d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29c46266eec7dbc5532980c7c078f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf5b72f8160c5e5289d3bdf6fcd56a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3c6e9220f01d893454d5175615dda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cad465dc57d36fff2d5e7d82ec2c9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9ac9c9f0d6232f01efa3ad8e6505350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58068165d84b711e46e2fb13fbdf7aa151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c376a1730fbd1757306c6876c9e54552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94b82b0c93353cd5c4ac2dd150be0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200e4d135300250daf67c0cbecde50254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7b4b2b6949f2e327ac934aecc1ab255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62805df77bfb39d4269781769697846056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6d4fed9ede6bae4c4326f0d1ed67157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167505634dce519fd9aedb6432d84b9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7aaafafa6654bcb89d379eae8eb20559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d78e64c293e3892f47a8e876d6301860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e08ff3fe0620a67f797bac0b395e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267d132df20a6d1fcb721303261f06362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca25cc057e56ff6b4159cedc09d657763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc120fda5f331ec01e72124c11e2ebb764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cc99ab13375101633add003858e1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52bcdf2bb4b023dcb88a191661f0e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac703d6a12fdeb8818372d48d7ed594367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687f2fd6d46fb0fed5d619578f2b50e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4348a1bf874813e722cef3eed7798f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75769c7c029ee5f15ddd205e6e1ae1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ff5577f803735c5a3041b6e6afdca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be47be243892b4e17ec459f2b96a5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a74835f81ec7c8274f6c2d734c3fcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c86291dd096f85f791b7f37e1bc20074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b776514c90f6fa11d3a3254b75fdc975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd92fe630201178cd9fa930e8fb0a9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c3be39e0776ab88102694905018ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084a46abef03ab207fff11a60394ca778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d121412ad0121aa6bb8306f943048479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dc7c3d5d9f592b00306e9022ffc6780.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>