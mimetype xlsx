--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef394f165593d3d0cecd2b02dc69d9f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193ac617fc5a01cf6c8090a1fe086972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471e283a37eafc0b1b89e1fddbabfec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d843fda722908327cc1c3c58b76504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847c83571e8a519fb451f29e672a6e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f97e764a653319502e7eda1d767106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb871ff125e75610388b4635bc4615fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d30220b75243cfe1f80db7b2f7b258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e72b52b06e9d5338aefc44b7d9ebc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe70ae534587e740762ea18c6159b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36503a7763e1bece77540248c9914611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cba1974591907b4a10223efcddec8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8df39f9b57d2dfbc385529310c74213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b2cb857f9328c097b8dbf5916f56814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12828d60281f670c33a27357c2b778715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660c9ad2fde619a18e282e569e6056816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e94169ea57697ac11d1869826360717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e7fea824fd2f86ba702bc8084405418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e69795e7aa694803d7d6fe89a9359119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79532d4ca0c6b33af1d8de6e5310d61520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93391e493f959146fda0e1af8d3c6d7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611b0173a9a298c5d0b5656eedc97b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a12d89425e8ccf46871433bb946e0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7079a2d3bf93141842d85898799e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644edc8329cdb727372bd2ef317a0c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3f53e548239594438e8e5d4b8814726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a1e103391be23e6fce515cbb95a2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab6b445491ead3a511ec5ed9d6423128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993356a8eb04235b4707ddb99ef5c5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860caf20e115723292c94691832d2f8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1434c5d8d836d5031ecf5cf74454431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42856020d2a09963195cbe62286c3e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487b827bbf9c1a654588bcda438f6f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e5710681d034ad9810542b71bd1f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bb2f69dcc80cc5d70a2bdd43be25e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62c48dc867e9ce62aec2464eb7aea436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1856f3b3a49e8ff03d92e74912172037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0949add268551153e79815beaf8a1fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429553c9bba2d246e00fbd636c210a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21cba9e919669f55eb628d9374e7b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13880ec4cbe7b10a12537504d6647fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271fe9a32ba30f9a9c4a54f42102bfe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab76687a797fe7f5043cdb3d64fd36043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528a0fe198f7b1e371d2b811bd4631d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a145c686d8d84dbea5c1fe3ec6897f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb590b4d0ed4dad6ec13e90f2503494146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299729a8c4cd20c72194b286832ce28547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0afef20b23aa0d8c11fed284bdeb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376002edfd5eede1083b80f1a2aeac449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce519e8ef2cc1bb3eb7b3c5b12d383a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91dd4864822f416c7e6d98bea6293351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0465a222bfbbc132b0c0cdbbbbecc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5e8f727cece76c43b0f44bb3995a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b4a46d696339d8ee7f38d90e5092154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6cedd8f9f75f54c843a1540f9aa6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9614d33b4e9697d9b3bda66ed81a1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd6c34274543441ad711bb06e1f4b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79486dbe9acfd441bea4e7a2516d336a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880c9013cadb18d16a8b55c3f48d0e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20344098b7ab9e8e442c6cf88d427f7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47afe8b5bc78e8086560719f317400261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dc084bd19b4ccc292ad31f6c72aff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d46df7619aab6e321d9984885c40b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f3bf2b7087c117e71c9e508d2537664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6a3ee9760668138bc4c655e5296d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4095fc42a6432889b8a1f862a2d0a1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c33e2207ec46ac271b466f9a180c0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71202018fa86a35507449e003ce08f5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501bab772e872c65d062ab62d2937d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2e8c6733afbeda8d0b6ffb518631170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0305e79920764c36c4882ee7a8e07ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db7f40a27090d33adc3b62a02d4eb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a6b4f60441e5d6afa8e790f58e03473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f97c85ab07d1347b7b4af0983b40174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104351c5b82afbccb767459dd815085875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faae4d137a373d9fa304d8e671f4b6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a1a2837a12e3d5bb7c935063930eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a22ed750781856c11cc0badf656a9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f0cb2fe2729fd52ac38e81dc18d7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f00645b5d50a599a0d94755c66f3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574812d10ba3939887cd35c3110f05b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31923eb101401d9f68b24500432ea2f82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efcc2654eb664fb3bab8006bb3eafa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee23706ec0b1f7fe694b08137b5af82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c1e39007a98cad45a96d384ed8ce33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a66ba7035507b3bf133a9bf70aeed04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddae3543d717446a7b10352aa0e7735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7413fc9b7b26277b71d9bedc6940a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd67ea0cd6800bc1f26d9c78b6f3e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289be1a36d9854b5786894f6653c252b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61768e1b05127f2734f39799299828879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fc1bd2a6b9327075d0de63487d04510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f191f2d76d433f5e556a794f68a97ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdde70a38f4db1ec17a2b45303a50f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7035a9519fb7e2aca22740e81e0a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0eb62f5d172b901f09c33da7d8b2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975395c8a26c438aed414b602365beb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65664ddb1e2b37502fe6ffb18fc4b0f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070a602aca821a64a3ba58edb09f7c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b73eeffd6ea78b97cfbd16ff7282c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdae940a8fb63456b62e350ca446b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a77fe17273008c45767cace16c29220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b124679afd4af45296a8d63f4b76d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70f46b73b307c05e2ffa4af8ae046122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4b514ce8de593693fc0903c621aef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac247bfe40e600c3a948b8dc0351e41824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160f48e2ca0b47e70f191f956133ab525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7092024acceb9d0be5795f27b04b0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f666227fa5e7e27d3241602e25803227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f848e5090b9edd9897a0c1875fa0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b2863fde601948601839e9025f64d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b7de6c32528994b21f4f7ea0929d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8ea6da0bed49ab7f545068a26808131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb930de0426ca1dd9d55b23e67f018c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bd7459afa1210d727f68df4744a6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7727264750aa96f0e89d5a26691199534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50d8103bb88f9c821c794433f7141635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faae7aee94aead986e2dd426487de3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614f3397a2ce290fa30d11c36ec104637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066918593b2571a259ead57d7850981d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021f399f10e6a949e7070fbb6dcc79f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6cc1ce4f78ca6de376c4ac127f2de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec642b5d66d8ff057b5136d24196e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997af64c7fc41809a5a81e1320a3bbb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18918f6b57b2aa975c317d8300414b9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9045764e7d5e5f97dbe8e23f4a29c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1fa2135fed94608262c8551c8083e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe245cd395f36dfbb50a1190a60252f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc44262c839163f546ccc0f3cf88cde47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a521dfc4872f60670bf3e428c9c9b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1201c4e3d7adce91a8527e88e2bcd1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ebd22c1d53fd0fc72041c4fc423b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5083908117935e804ac483eeabc5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ebf7fe542c6bf1b35bfe865b8498552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f81d233f419d4669244c7e75d88bd553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544af41674b40089be0cb30b25ecc4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7f939a1621faf47cdd1d83da2a50455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2167af9ec8b1210eb286aae4dfd3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be25c475937f542f53787bf48e526bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298c07a673c58ea285de34c7a74909558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4291e926b65962d7b26fa00d5be2da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b15d6bfca43bb436839ab97dec10b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac1980bc4e050f0c496571fe9e007c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cff8c66a2f700d69a154e9014ed2dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7f9eb2e3e5030989381709b4b4e2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb2dc511dbbd4b82482afaf13baf6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d608a3e50c63773c7aeb4a9e641809a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc79f8b13fbd419665a005286cc07566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c775a5c69713e156d256833379d64167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374bcd9e49d8e4b0a1cb29859f5d98268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cefe532450e535bef852014951de4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6e46fe554b8981bd1313c0ea6c55470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c6d681dd7d14e61e2886034ca923e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691455577dac8d1781077aa4015b28a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093c50ef43b3c6a59664dc5f004213673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a737653e493a45b063e696aa57c4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc7471e35462c44ed6f9f4c584019d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe2737a2f099ec95cc0429e198143b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4529fb08e72e2b8278087ede6a81d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0026def0bf47d06f57700093a32c8cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4913b34cc4ba7a17abb436bd72ea179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d4c475adc23be5a76d3f78670cebd80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>