--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be9ba3bd586cb3ce5cdad78c126cff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bf0e085a0051689fceb3b2dba43112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11d64360a85c4dc7e16caeca8c4f113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84dcc19323434ef6166fa15ea944c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766ff07eb000f0bbb90db0f31e3c1b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66088fca565308cf1949a29342c1292e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49761d9d7b0148b7da6d9be1841711797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71d33bc67e9d625745a49358d933ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011838b62be775e3f763501ec71e1a699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6c4a36f387d139c14c69c061f469e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21c726312830fea2c2d6b38fd1601311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9707e02d2f9959980b0617d21e56f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc95e3dee95dd9128cd6de9c3c1a3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061ed19788a5c1b44e2dda913bd961314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb959f5d338088bac0c681960d1ea03b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dc91a85f19f344a735751d506b5eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1903eb00085af7f528b59ca6bee34217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61787cd6523a147a2e708e9eec73189f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6b6ad94ee7ed587b5962320c4888619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cba0ca735021f38e80da14816485920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4938cfc0d21c892de901228b4b9ad9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c111b160a8060547d97383be56baec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf56b3284c7c9468d79700ac4b381b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91aee7372be3541471fa2446528c6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca31223f11069c830954e1575e0c2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7f97d3323f9ebaf1cefbbde84889726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4ad8f923344f8f5512f6fd7a13ea327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ad18dee87dd647e30b67fcd5abaa528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f241b98f4ab2320cc857f5ceae13d5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb55c61502305518beb1761f469ee030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59f4f4fd4eb67ccbfa3095c79d569931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff4ee60d64e0f0637b473b1cc1236f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518886945b6a808c8b11249dc604ab4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e77f53b44fb8c79920e3190c43168a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aece69ba86c2490c0cecae7543aaaed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370f1829a3203d21025484a6f0bf14736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca41084dd7d8aeb64197990fda1a4b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c193d500f6c2bb1fc1620ad698905ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ff76cf955c67d1dbdbd291117b74b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9abcf18fcaa001591c711ccaf95ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4394507b3a365a3cff1b36382a6a4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b005be1e5a4a1e96f38934d8e07b02642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06818e1c87a19c9ad6e2b4bb8a9b6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7630ce7e4d700e06775172aab88e5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6018b682903142f26218994d82d8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae1c02dea0910fd1686544f925d49d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a35ac3240f2100f27bdbcb537dc5d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73811a000d70834bbdddbfe12cd2295c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4058f9a79a7bbd8d106e750130c41449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290acaa1c40e1f07f61c9c7b27e08b7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681880095c26cc4d3a3555aa0125f8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41069aca0d957ab31764f9081c79623b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9eaadd274161e79c90f0cb0692c7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3397b61203dd22ee1dce5bdb6067654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46d3c59c4e963a1a3ac7dc7cbdb21355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb96617b8be1fd57d1539a77c98970956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d632560e30448121d5e594256d7174657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbda5d20b964e1bb4aef0d9c02df9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3d2f1cf052254d055ef0f85cf4b4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb922fc4d7835c837026c4db4d63dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9e7afb1e10e8bcba4686dbd4667ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77661b1904605bf47a3f3cc1ef804c3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570ca599a665ff6c552bf0aea9caed263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e06e182870e950cfdd822e95c33d2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44685bdb786fffc5479f85185771290265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6ed5018a8acb68b96316ab24a321266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd0b45a6c2a9944e42b466ee4cdcdd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317de66a916e9ba2511135efc1ee80c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43d0f5ee9a829cd50fa5086042ecc169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e84c53af92c3b758f7ee614d1ce4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05958ca6e391421ea9ac1c419619423b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0495809698eff579039bfd6908740472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d514c81d521b4e807a754f801d429973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17702cf1efdface349bdbdce8c727f1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262ed622a9735c0de94991d60eaf62d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbca224fd1cc128c273a9cf06a3e5ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eec0e348aeeba7789038c681aea2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df371750c5e3d83e7b6c2a8d9f49ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf179bbd36b8ba16d1f2e7a0db4d65a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798a6ee79b58c52188d32b0801d50a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38defab5358246ecc1d139e461a1df4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d93872a6da6b1d382c4089eaae3f082.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c94e2f535082f53bf0083c1bfdc67a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b25c205350df3c3a7de5ef2f1a702e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c807a4d0f9901dd4732ee808da723063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e99ee997f622841c704b4bd96a2bd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3930f76f39b84e53791d2211eeeee3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd836e1257fb068942f44825660ae96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980215b7531dbb43acda5005744dd147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47d92fa368f3eca5fc607b25d071de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e42a350323d2cfad78d6adc50f6f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a1530bd98e01524cd9527ff4a59bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276efcc35704cc28df6901175257ca3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24bc31d5092c86a7cb64a52e8753aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c616a461a605e8afaa28dc0e76d9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694caae5fa4fd79361486b842c73ba9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a2b8d4915a3e4ed53c4ea5288a26b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57def0f6aa1982a62a608aa7443dd4fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471323c676f6ad504ae3c10a7636fe9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c7e1cbc5a0123d7df8dd5fab89cdc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d52140da604e51af894d33dbe014019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bbacbfdf7e90338053b5fee80611a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442db59af06359c31e9d17a29e3fcb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250837baa2104e61bbc73fa0974319fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f71284fdba279ef5fdce3f031d3c8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94661915d15781c6f6a0240db49bb3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899c1df3bba58ee0e87308de0ef00dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367008833c29699cf8836e74b0175ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c738f44d51fd7bc080f38cc4eba12927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4476e45a6f755c7ac207e47f6e7e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953322527c46e0768b7935bb6f58ac229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca3dd7474bbab78eb71e784e94fb8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3914da2a7f711b3fc0f748724048931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9c95eb2133ebb518a3421b7a2d2cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75494e345d20ff67186b673053d9fa8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720ae572cbd00fae7c8065425be2f0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ff8491d550addd732547daf4fd27c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e48b97df2aed160dbac3981c1c0f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15002f697f5267d3aa32bebfb8287e7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291f1fe7601d55604b8ef51b0d8135838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51469a1afae4e3d9f73125a9d5148739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045eb6a1fd78fa5588eb01160367291140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcd4d4253877fb619cc2ca7d7adf5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1c0aae848dd4374c6957f091d5d2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d8b6d1d87857bbff4d18ad225e36c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce11e3c96a1761dff9d48a40ae2e25244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602abb2e63910a75fea1c7a9037a485345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4929bd24abc3db03e7404ab4fd7f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4018435b4763a72dea029154058543f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21cd5570a4b339ca91a47c29bebff448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35c052310fbc1238cb2cdca7a1314f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab00f5bfc9d0073b8eccc905d8d12c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89666378aa1042de2d5168073d360451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ad0a4b2fe8d993d6633b4eb0b47f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c626902673a7aa837eb51ba3a142ef353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a421ff9af52e60cc4eb584899b408d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d089789022a8a023f4dda0e9c914555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b803c1045bf05a128d3d6e1229b2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f2bf4873e071d70fcc1c5a4c416f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e78e8349807853b40766a37c055ce058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07578d6bc000f018ac4290c51d4a466259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaef5670d78c827272adbd87a61cad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d4a43e4c1610c03f60b06e97c3e5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c36e52b2516160090bd63bc8b0f1ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb8fc5763d590f5b1ec22ff5358b1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d54f6160132776743a5d84a66406d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6d56e90118427c34d383badd12db165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e51037b9ebaa2b6002d62d7922ff866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165abdcb784afed52187df51772980a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3988e44da2d13c6be341103bbb04768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f5a97fc736480732c26f6e44cfdba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f49a7c625808b34966bd652c819ea670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f26bf6b95be8df3b7a107f81b4c66d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a1c61b41d2d9d5908678f4b864ce072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1f48fc613c41f6d58a5581a13fc8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec87a8e6314064da91bfbf42382af774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b9d816d608b8a7d42431a19c8f8a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd63387e1fb20dcdaa41f2a3c39615c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83028239bbc4e93cf63aec8d20c2294977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762881aa1bf4e065643fba3ab7d64c4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0061418e2b2cc49caac677e38a0c0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512833073deeaf53483a71114e35b5880.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>