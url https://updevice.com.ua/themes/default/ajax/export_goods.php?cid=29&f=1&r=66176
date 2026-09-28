--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -472,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4aaa8495477088a70973e9c2c63281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65202ca64573539b78973c2e162ca72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46125866391dfc71af60eb075ddc4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ff9d59448ee706a58d3d041bf2e294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4385cd28eee5fecce043e07671a275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0342fcf55259310a0dd65e7f26dfe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dba0ea2bb2fb6a3bebbb27cbb77277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe10ebba270266641878a77a23e13d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e612201864f2fae5bef699a5cde4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19ffe355ebe51370248af2a325c4ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e267559c13be55b92df340219480011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c833cb69743274ab32d134fa03e0cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37a24aba05d997c490ad0d71efabde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e55a25a3d228e097c72934c306a0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e44c0dbdac776acd2237d7a0e632d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5837f952cd5791c25d54b503484a2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64abb0e0c89523e07fe0eee858d696917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25db723f34cc64365c3b0392fc827818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb357b30f696d1f3149c46793de85ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8e56a27ae3223aa603101dc6d3d8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3e0aa4e1e705bc83edd4a65657b9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ffdf725276c81a7f817b0ca6ffccc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f37f241e509758d264fb8fd0d8dd3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85983a7d9eabcfae461f9052c1102824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcc3f97ea31bd79e7d4bd3fb6cb76725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be900e75727618dd61483bd45530089f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cb8ae38a30b52dd0fcddd0134297327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51317ba2ed403c331daa13e4e836b8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51402e0cdbbe92e0c9833270e111468029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325224bdc05e4f52d2ffa2f1263096a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267067591665b73d55b19483c748f32431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4b915868da02ce53a15264056492432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66764251399dcc8285e96067dfc0c61433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab65a2acc701c7fe7ee465a53a882034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea29d405a76f4bf1ae0a7c7d3bd65635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e252b071c26f2033e928d004d32ae8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3f424e9922efd1be926a064dd55a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f376617add94d932731f1a13f2450638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01778d6de796b354a7bb3363eb8b6eb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649ccc1a2aade42fcb18734c15ec90040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814bb4d581fcf5cac2a4b0cbd22edef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba87ad9ca11a75f2790d7802b3fb1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedde2297ac70ba50c9c999f010d10343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9efda9cc1b5a6577634dbd40073c7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fed7deab1f0d4bd535bd64803dcb745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f043aff0c84a2d4c1793d312b1b20cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdea5c71aed8de0419cf434500b3b8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c669e02a607e9a0b463ceeb93cb4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd98d50b30bc8a215160b4051f100b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbde49c11e2e61d4a63e3dca6ca1bf250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a3420a945e76b0207c018d79c8da651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5e751c8421721eb1ab470f3a51ac152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825bb3fd6dfce1a3d8ab858a3bd35f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7632704979bc016c94d27f1e23b7b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3810dd076e52fb18f9e6f8d768776dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe960447cfe3879fd4c9a7ffd0a0e2a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d6e94acd7e1833b5b6b9b4420afa057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba58e39d9a950fb10c3464d56ef999258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf5f90de99c8f78ce7474526dcf04159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101ba1402c0f64f64d3c0adf7da583560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199500e88a72da86993ae0de25e61aae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29efb71f50b93a9c5f6ceadbb4ec0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edd24209ebc2d7211db96d1157a3a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf125c26509aab421d9054941eb4ff964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7d232e7c620537bbf7fb21b07b46065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab4ba1d4bace0be1fec6d9defa921566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b4639dcbcebd56a5dbb2b2117387067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c194a9fa0a468a1e3da1a868d9370d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b0e30135275cff29d54fb4384b8d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235debdb8d16503e662fca8bdfa32aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae1c63320d24621750769921c0753071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abbc737d98eab901bcfae934c3e3a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feec4c67a48085f1662e92cfd03f3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443f231fe3031be61aac92b4971e6cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf01dfa1721704e1675e49b5781cf775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e329f85565424736c7995929948879c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4849845afd4ff7fd95d406fc9c79e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a50c169035121276a63e5e392078b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812a849e29ab7b91c26778af9dd636879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fecedb226d0d053fe3e7058c5d1dba80.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ab6744025784c694bd595dd2ee96c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1d8ff5dfdb5d7d3b6a330ad289ef02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1261cd5b97571128d494fc1e46de49f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d63b64384f70d8e4616b096feb8f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e953030a4c652665e130dc273e6c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2526abd931ebfad00e6b7a43775008b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56cd71df806db97b8a86dfc2485b4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005771ac65c01e8e9415854dae71cd6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab00668d1f07967cf45fe751f98451f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053d2435895e74f8290dcb89a0653ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b5e031a7abd79b187d8b7416df1a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e835e98a2a1ad1ee71fb600c767068712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4dc5186c5810cc403d63557e588f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1477c32d938d52ecb05b2ce3ba3d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538a8bcc4af2f56af08f984e0347afc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ef7f9efe0086db8f61ced2994153816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f049e601b300281fefe638da46166917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d94aa23d955fc411e5805dd7766ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001c47a80cf954279dc8688f5d1a0e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf35e91018889c68aaedb8b4420f65a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeca2feb1f91c32f2ff737d6ec134321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c9fb6975e20b46b30605a354a41cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f715f5ff9fe874ba72c796df94655e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b66d8f926a4a0c208f9ea8f3d3145624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbcf210c5fee7c493a0bc5bdc321f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d95273591f255a81d48d989682400c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32f2dd933ebdd1fd0ff59367e9d47527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263f92d647988eb07ca129d3e99baee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731d41280331d2900e4572b2eff78db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c41c20e0dedf5a2ce6662fd5572e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884d900f3dc0f1aa428fd654cd1810031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1327b6eeb1c8ef79620b816d0479e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638689c3a7696bb28e29b88a5aeddfb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88851ee76e493efae0e6cf93b5d9ec1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455289561386362454dd19068b2caa035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd72b73fa4ce4073e9478c5b98217dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94102225661a3dd0bbaab323830c738f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef3a426eb9e033f914d078036c4f8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c9a19d6d135767a46dd92ea5680b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8168eb797dbab9f047622ca65b6d46040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859a42ac153d31cbc54f7cb9e10567c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1bec69393d2c73d68ae5ae9b03d8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36265926d9f8c204cf238ca67d2a347e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95adf726136e23add8b66f39b8fda4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c74517527374162399e7fab5d47e6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f869729f975fe0033db39e15d0ef146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced77927c2760af3b291370ab488dcf247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9bb352750eb2a663f05017a04602c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad8ea60a05f6713eca73a59d066f9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287242824ba2302132a6f315c920822c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47ad384dd7d394cce221a7467a9f2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baea31eaf7886fdd5f3ef782c80ec952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4e687bb722ff74f58ec57768dc49753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c17c86ccce862af9be8b7fb734b26554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0428277e17841b9135c63bf8e054b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1759ff24cb12e28ed357900cd8b1a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c875f35152c98b64c1d0660b5586857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57208e602f4e752d80850a0b8604bee158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0279c34e13180b7631c8404224dfa059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ca921885ccbaa84a5e75a98f8171c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2181377b8adce4eac1e8156fa19c5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e605d8a0acc1cfe1a6990049e1aeb0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ddee8910d4c8b5b973e2b081b2dbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d57154c977af78002ce42b1936e60b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09250ab2f6314858271a8a6f75a2986e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a4d36944f8058e1f0c5201197659566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0bfb0e890fe26f8da391117008dc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc2f837bfcdca76b564cfe29adfc8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d6d6f6074f2fc798c53b48954037069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e968b9330281df66c570402cedae070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d9c5b0a1010f42bd39ba88cf08ca571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223c75f9c0657ed5c12994db58fb88372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6f9a4edae663ca3d52cc0ea40e59d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f63991180beabaa0c03a0cfeffa6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd632840ccb247a2030a7ed9adf9963d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64beb0359694c4be5738c3f24041cf976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706232c9c0670709ced48815d81870377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213fcb6a66562ba56ca87bc047fc7b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95deaa834dbec566b9bb7beea7870fc579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628b98acbbc57372c442ce0c56fc78f80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>