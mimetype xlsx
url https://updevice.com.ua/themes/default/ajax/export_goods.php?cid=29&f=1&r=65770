--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -490,51 +490,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd814aff5f63e9ce48b853bd9e193e451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103c73be5023e8311eaefe258ceeee72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe700244114e05f6f0bdd57d647fe6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69e7070aab9428a1a159e2d9d02a504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9000769c382b128cf4cec381c0fbfb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0042c4d8064f50e883b326cb37e9d546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb07b19e8f66a162063508c39712397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb20ab669dbb0170bb5433f281f9c528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c0ad45a9af6891662746451a27f769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6489d96a75238679cab8ce88136d8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f32f7e84dc74de65054010d758096111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f656ad13d50856d87a9106bcc5d912e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874b763837411e86e58fd0f0ff39e0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f58687dbf51255db0747e8a58fa1b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c845b634b0e8d97b099f50727d40cf015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c538e42a2c2ebe8a89b4ccbc271cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b61fe5271798d4a664ca8230a62cae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5724246483550b2ac15fbed0083a83f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754c96feabb3dd207a2739597514ea119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740211f5d3c813eddb68e730819aae4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd176a57be3baf9a60c3bc45bbadc96b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86948e8d49276f6286e329dba1468022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242cf64971a043a25bfb5be79be83a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17aaa2c2be99b735a17376131beb3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61e2ab8d3bb4d0eb0de1776d9060af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85127c19aa97635286b82c390a21296426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25293c97dc11accdd34369d0524b2e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28723d4f49afc1fc589b0f880e8de7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f788a67f0dfe39cd207eb03329e6d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c58556b72df84f714fe1af3cbf13530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812c6955279e3c91781c37f23b7f18131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43622db814e32833b54133d4f771f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b2f5836beef7364650119a349e2c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421ca5008a1403267f287db0dc3831334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd5ce0186077cb6db34736d30b55d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3894929cf3e4d45e997b9d878895f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2b9e9d0499191d7ab01836853a75037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c87d6ed9c8a496480c7e30df7aeaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a40f0fccce361962dfab594e58761239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863356bde15bdac6b7336f46f0ae77de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312affc8329cf1e23a7846cd1ff0e32341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c2b7cb73726ecb520c38e2dfb710d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351382e1b236b7a8617eb1971de49fab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7496281a23c9b4aaa484bb33b4760344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ff9e36db8ae484e2229edf6269e3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cce8cd16250578ac37dcbc1c88d6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c223abe434d9b0c361a4a61148ddc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60400eda6bc91b614071b93ca27dd9148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41377aa4db792f9ee598de70f940095349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5a72ecd4714e074ceb053de3a091b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e955716696b689eabb0574ea9352b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876d9bf78370df85c50c5bfde76a9c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766568ad92c45d57f69b7056d5b2df9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a1c2fe78dde48b05ea93928af508054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40df1df0a4bf0b3e8e0932491b84d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538573e0e1dcc97460bff5345fe4dde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a95442a9e3ef4d71600a365617b4db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a49749b5dab2713003623b182627658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ddf2851397db85bf75484aff902be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b60788739766188a7beae4de5c373160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9335965094dd9f074afc6577b2dc061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2920fd8b6bb7bf8464bd4140711bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e963af01211f3c5c2605af5e96e5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11462f43bd6a5b560fdbccb0b60f511064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc0956d6afd420fd3681764ae6659065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc6def25401bfd125672572c0c668b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bdfaab8e0945442ab4fffca7e222367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200743bd0a3b138fca244f3d4f2d45c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11f87ad085d8193467acefa7c4a73a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425740752826888c351e9cd751909b7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d44e3faee13f0b69573a00d32e9f5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e685b3228a5cabd5f19480a8ddbda372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f803a9572cae93a47cb52885986cf8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae0961edca34fa1648d731c989284374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a63aff23293f165aad28d82371249c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c436b783686a282e82ee2f5aa06c4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177d7534c8935ade3d466ccd10b3b4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d765a72c2ced7f04300c850c4bbebb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466815f010efdd84a45d1bf4b7d958b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55056e5082b8c242afff7c3f41f0e4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2a24d67189610b7edebf34f535b4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40f1a1e7034508878068acd139ae2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26784cf9f08294e79d18627a8af8954783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901d30d67d7f7deb3aa84ce2b4aec9684.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939418626aec1617560a09331f535351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b917eb32ddea06939dd73ac4906872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75a2b9902f87ac37b426d6dd8cddbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288209268177c367879f01f6e5f307e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801c5b3ad7482966731faca87a5f5d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec39dddc42f0825beeec518dea2c64e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a0849a141464f558cd2adcfb8dc7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e97ec9d4318f27f217cbfa19b105f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a653ad44930c710cb5749cf2bb78c369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80420f06e36691653ac3731d4524b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb42e197888a89f87521804e6657f1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2715e0a60ad8c1df45af6794ce27112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85d4031634eb21a65b3048efc7ab2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca30badbc3394dd1bd7a1a9c6a50ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e263c80109291e875ac242e842ec715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba49600ade9cdcb64d5fe40b4a9095016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba395acbd8dd847acd9d353467f1e7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb7548de9543784f680cec8a46cc5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec21c0eb57c128b32a2787c307024719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426a7d5f191cbc8bbca480dabefad8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae83dddee4c9e8a2039e9b030e151421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b28ceca9ffaaf054e9414db926c24622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afa638778784d50671919ad5673f6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b05055328adf70c7775b7eeb2ba07e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690894e03f3815ff7f71577930ff4e6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e20b71ffd8c9c0a219effc5c5aeaa426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1431f0029151299b4eeb86fe314821c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a4da09800819bc39ab6259736b6c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d9225d7e5f5bf18f916fed1708c1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d93804e193c24a835b09d8db1608330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbacdc8fe41c412de5f47534e29ed4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa5d7f0ed4342dd7e77338e22c80d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df3e6bad679a24393ce5f22b5ca29e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed925547a92802b64693545b3d99e92434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efec1b4ae434bc67b0a9dc5a7fcd95135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66d38880a33abaec3208bfe94bbe1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e657cdb53a7ddce6fa356b7db176137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4292f91a46b591bbc0466c615c16938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba3d31fbcd0592801cf056fe53a21339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42fad4d14c5f242368e4656fbd616040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ec8e7b28f53b91e3d0cb34c5598e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1e521e92904a410ee9f86bff3f35742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0629b921a316d401f45f54bfe6c9a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b8612a23bfef5ccccc9fa9e425ae244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963238cc7ed046f5ec01fde6f259334545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634419cbd0f5e8ff5d2615bf9ffee2c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2287920921e819e08d44e819cecf3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bd0dd8426ed539b70d541b4babd8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d40e2ce08f2af69cdc265f764c28e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2d19d26b0ba97e8a06e2299740a8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a18eae4cf53bc808f2cad060745ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d261051a4663b093d0c812c7f8d912852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c783e216ef0fd1318543154a1740e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8e72132424c02be179f9b5997911854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b86188a43e582f7bc3748f4222ece55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e68c87bd0f0098c221b7a0b86cdd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739822b9ed3543ef8a6f8c25f3f488a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a312ef7591a0bab2998e5364368a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe63e1417c19ae0eefbf0039d7d29e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24934294bb7f7929da19fe17874d8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832243c208effb42c7e7c9803bded40361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bbdd35ed743362c561bf4911d23db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1292eb0135cab0960a464a71dc19f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bf8cf9d1221e165d86ee061fb032264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c18b28999ca0c7505e558df41b757c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f7c27093ce5b388482ce1c9cf2ee166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35188c00d1c96d2149e407ec352986667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bcc99b72f707d3fd19c7e418e859468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c5aa936bff73cb5ae759a5058b0eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d558fae6c930fbcffc02c5ed276a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbe3b6665b3edaa8f6375f831efa8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03de1e66e43d4cfdd59450f14a6b6f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094898eade5fc2af5fad1351d81e5b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb663f08924977f77349c7776f0286374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a6753ea669efe4827b55b18f6e29b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8973e21c6a90ea8899f5d553de4ddaa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df936f42af79d5ed1c731af2d921a9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98a5369dfdc618e4351ad6d06633aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cc8226e93c082effbc57c98aa5d1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77008d71a4a057ddf800b1610f640280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad40c5b59a1109102479ffc0f804d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034847acda0282338cc551e6800b9c4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49424d340aa0dcacdef0ed855e7cb09983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8387d1806f1b93ff40e809bfbabf3a084.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>