--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906abe6fc94221cd15b4c8f86f690dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6deb11466665d3771f65c1f180bed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e8334113d2be8c6214ee8139bfd873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6bc6f94fd6a2c41c986fe84c8358c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaca898bf72f9bbcab91feff81709b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb169ca81b062db41364a685c198f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1da064883a8b48f653335f79cf05c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acc58c41ff24e9ff61c56fc10c1c108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead3c805b3b878def3f0bdbbcb1c33f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ed70577ff139744525c24828fbd9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987b3d0b127f3907e1f79331d6cd66a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02697990773bb2230435211ede2cc4fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfcfc41c98a3f337fec6b78192e6b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6defdafdf9d7a5483634efc63782614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235080526a8ce486ca5bc399df5b08215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9def503c5f9f56d67a7329a3f923516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc418308e7f59ea6653ea6a946a9eea617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02c3b5920d3ee265d1fa1336c8b4d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf4709d49f6e349eed74dbfc367dba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4226c556f03b552dd72336aef2bf74120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b4915ca84366f5755a396a5edc2dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4d9bf31c70acf7622f81561bc35aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d9b1cc53fc283a7d7620c4f18c02f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b2d53f8829946f5ab2d843822679a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc347619c6bfd3f1cec8c560f981be7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a21378b20b1c400f9473164617acf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccecff9c63bba2888fe6a5ba359522227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88811b41d1f4e683f48bbe46442cf06228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381e596c3738c2bb4f23d85f43c5a7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb89ea5617bbf8708f41b7cff286a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145ad0b710ec06007a6cfff7462b1b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6942a698447e82a54dc8b0858f59332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562876b3ea9258f14bca47046d04497933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba143aa12e839ee618516f8aa107425934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641719f0b7b84687abca2697cc8672235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41350b38951df414dbf434f9dcba8aa836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b666a04b67c4f2393ae0af09f91f0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3f38af373c68fad8fc0c15c9b501438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdb46f1c32b7592525f2e891b5f62939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440a63782663c9ed5b324ad5388d96840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66134641f81820d6625b3e285fb59a0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c3fa2e1cd79484a7ef88c8911a32342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a8a1fbf8b44b3b3a80479b9435e1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8a2104daa0024f2d984c406ed529f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f5ad81570056604720195a2f4f24745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58128937bc26c166c357fbb3d04e027d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976864aebd91c9dc0a603a708733d7ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9699e79f7f63d86871b1819ee0b3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616c3522983fff764ab99d1e4b8809149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a332be4c492ad27002206fa885311d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59e81c65ffc4da0ee2f8828512dd8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ad7cb7fbca6737ff9dc2b972d7bdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5f7a1b7d90b64e7d4bdad7e3ac29053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25388151bb70adcafa75d2138843637054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc564e94265ae56a42ecc5cc61e3f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d146dfccab8bb0f26013290a67bb65756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6b2f83e19fd10ab798a4d841d55fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48d46e10677fa29a77ae8e6196651958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9e314c631a3f11a748455fa6e0ebc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24904dc3409144fad8fe29c53694bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1937c3227c075950b94aaf09d779f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186247743f58f59aac82cf811180f0b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ecd66bf304ecce6f68be439f1109763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57884947838c507f8b2dc55543595bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d9543a5ede91a0e7e8497e0bf41a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292cbd0ff59e8b8a39cc3615921d8ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec86a0503087b2ad5d327374b6053a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebac4a09fb3b5b847ec5229453005c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f728bb32fdd9070d6958fa7b15a88a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be93fa9f9f424a54775c63516cb106f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e90941a2fb2e21b57136b00db50bc271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89e1a45eee29604d361fab32bd080a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a93c3c72a794f59f8dcba2526080473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e261c4aa61d3571f4b21424e8700a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8b4b4bd559a67de5e190940a7e9ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a19abce42d8535bde56c463700f3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048ddf52ea481059330e6058be279a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526fa6ffa19ac625990660523900cb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126fa47c9d9e65c3af0e02ad7e41e1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299e3784e0d58c1503dd0e428e729b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e993b1c1bca5b6121f52febc39228681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9576badbc1a1dc2cc0fdbd32f958082.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a18431caefe9153560e679fe9d14631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730b2e14d756eed6d08ed61eb979ade2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2111ef68d9cecf4c099fdcea73ee6ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702afa2fd053187e125e97312869859b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e394d9698fec1ee1f807268310ef10a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4a435c45deee12ce724d45f42608b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c2beaea43052e742d12b1f1e966c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3bc5d697ea9405673bc1f84c2a2218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa7b7751e139272caa441088e41f2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42a5f5260011e3fc55174474f5bd2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7b3d8537dfdc249dc7a4f2d54f95711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642e550255822ff2f1c588c4f7a0af012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220670109eb19fa874005cb5780222313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbbe29b902a7073fc1bc7f24d8369314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c53caa3c64cf955d74e8dc39949f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73d8ad9b2c945d180715c1dd5dae9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f9f92cacffd36685b5e5e5c44663917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294c35e26b30f70df1dbd69439d9b3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840f3dbf0d539b11f740c3728493c1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbd78aa88fa4e6bf8446258484bd8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff92a6c32dedf4aa830bcb97683ba521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e94b0ee3b8d3561fc0ea61179f2c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35914054b921593dc7ac6e753de4226d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c6883f2fd02c2ac2052aa4c587b5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edb2e048220e785dd3724666bea2cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad259a6a6b06c2b3631c03c7669be4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ec15f3cc34edab46754d2606c769427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d95530a8efb1cc2d7c7449e0971d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab77f5ad32e170eb9e84699331529529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2001c1dcbbb628a2b773095ce1146fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948366b27de2aa2f3a1c006c83532c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2026371d3a0192932a243c17b63c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce86e3cfb00440a85fe2e40a2538fc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff68deeda4d92b3ea29c709f0ec0b0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe988d657e2b6dc58d29857773aa17935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ef59ade0d6107d0550d1613c28a2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0b1455cc38670d9c05921de18b79237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efa026e82491e3430edc09ef9e4cc938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2821fdbea352b630f9b46a2cebbf739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4fe340d5b53fae6395d91a91cbc0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14253f89c7c40facf675991975794dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda10ea31a1e71c5b3eb8ad595f9aa642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b354d5e6c99528234783a5ae6cc3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fa4075f5db6a7018d96d6e50ccd7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c28ff36362aa3185c815be764234945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30bb82b5372617439b5dd9e3b4f9ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfba41175fa0b27f86bdafc68c84cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510cf3964fbe47f5bd3b58a6081cd1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20ff51298839565bc2e091a7cd815a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a84dea2932a27cf06f010a6dec62d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1278c6f87f5602641a7162aab9adf351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf53ae552170817a49bf2bd641b40d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d374076fe161f0944db0841b0346ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46db64296e8c315629f85fa058dacf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd39c45330caa5c3e267f06b7e4f5bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca265b44400c2cfcac9e56fa4925fc5756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727f1f5e04e84d5d68d765df0b36c5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007c0fd33e4c348d7523f89c8f9676358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d25911924b174d0941950471525d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359326c838c49224f0a9563a07322a4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087efc944813c3d276086ca505373fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04c503caa95c8fdded0f729337b62562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914fe50ccc9da5f68465266b41392dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630018ba4d50426dfa2e593987411d1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae223298fac38b84fcfa4740395cf5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87f940e2b2b834a68c58876d4a464e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05968a29772d9072c792d72a911b0c7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02806e8a9f3e804240331c42399be968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222321c9b81f881079a947e9c99fcaff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac4cc48d3abfd1a3db098bf501b90470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a87c0e218db68be78df0f11ec0b2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47f0abfc5d27f2c4d69be25a5a273172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6418098f735db1fcb36c8d3a7808673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2feab2f454c29538c2e6809c429a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94deee2e2866271a4b7c7fa1fc0faa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57dc4c59865f6b2b060ae38befef8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d840c1a641ce79115e895c5f5e93e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac364f9f010c9e8b14ee810f8c9b44278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb99aa1ea757d54ba88015c093d2a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401f679186c6cd965bad17501b5caca80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>